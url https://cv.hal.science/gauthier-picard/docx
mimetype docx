--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.8125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gauthier Picard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gauthier-picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9888-9906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085586862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">picard_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17788300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000064744982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32297471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier Picard received a Ph.D. in Computer Science from the University of Toulouse in 2004, and the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation degree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in Computer Science from the University of Saint-Etienne in 2014. He obtained </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">full professorship</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in Computer Science at </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINES Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and was researcher at </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Hubert Curien UMR CNRS 5516</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, until 2020. Now, he is Full Senior Research Scientist (Directeur de Recherche) at the </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Information Processing and Systems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONERA, The French Aerospace Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. His research focuses on artificial intelligence, coordination, cooperation, resource allocation, task allocation and adaptation in multi-agent systems and distributed optimization with applications to collective robotics, satellite constellation operations, and intelligent transport systems. He is currently coordinating the ONERA </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More details at </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://gauthier-picard.info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full CV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AV-OLRA : Une modélisation générique pour le problème de l’allocation des ressources dans le domaine du transport à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.169 - 192. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enchères et optimisation multiagent pour la planification de tâches d’observation dans une constellation de satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.147-168. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicting Bundle Allocation with Preferences in Weighted Directed Acyclic Graphs: Application to Orbit Slot Allocation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), pp.297. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems11060297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (EN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.419-421. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.37en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et auto-réparation de processus de décisions multi-agents. Application à l’auto-configuration d’environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.587-623. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Distributed Constraint Reasoning to Autonomously Configure and Adapt IoT Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.3507907. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3507907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving highly cyclic distributed optimization problems without busting the bank: a decimation-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.72-95. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/jzaa069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-to-Many Negotiation QoE Management Mechanism for End-user Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Calvaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.59231 - 59243. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3071646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORNInA: A Decentralized, Auction-based Multi-agent Coordination in ODT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.37--53. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AIC-201579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and Multi-domain Adaptive Allocation Algorithms for VNF Forwarding Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Riggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.98-112. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2018.2876623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A query language for semantic complex event processing: Syntax, semantics and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.53-93. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation multi-agents résistante aux pics de charge pour améliorer l’acceptabilité des services d’un fournisseur SaaS ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5-6), pp.602-625. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.602-625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AD3-GLaM: A cooperative distributed QoE-based approach for SVC video streaming over wireless mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Anh Quang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Rodríguez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multiagents pour l’allocation de courses à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.223-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02303732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SASO 2016 Selected, Revised, and Extended Best Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Cabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Suri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3127332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01612982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of social influence on trust management within communities of agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.251 - 268. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WEB-170361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement multidimensionnel pour contextualiser les interactions des agents. Application à la simulation du trafic routier urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1-2), pp.81-108. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.30.81-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01378918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSERT: Applying semantic web technologies to context modeling in ambient intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.280-306. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01139804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptiveness and social-compliance in trust management within virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 11 (Number 4 / 2013), pp. 315-338. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WIA-130278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00948302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casanova : un comportement d'agent respectant la privacité pour des mariages stables et équitables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, VOL 26 (5), pp.471-494. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.26.471-494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de développement de systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86, pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de modèles d’agents dans la méthode ADELFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ottens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (4), pp.43-72. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.12.4.43-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Analysis of Local Decision Based on Cooperative Self-Organization for Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (3), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-2006-2304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE : atelier de développement de logiciels à fonctionnalité émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4 - RSTI2), pp.387-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la réalisation de systèmes multi-agents adaptatifs dans le cadre de la méthode ADELFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4), pp.249-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing machine learning and optimization for planning satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation optimisation-apprentissage pour la planification d'observations par un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 - Congrès de la Société Française de Recherche Opérationnelle et dAide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Probabilistic Decision Models for GSaaS-based Satellite Communication Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hénoïk Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pavero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Planning &amp; Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration de flottes de robots hétérogènes pour la planification de mission: une approche basée programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources de communication pour satellites dans une fédération de constellations d'observation de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hénoïk Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pavero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation optimisation-apprentissage pour la planification d'observations par un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 - Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Dispatching for Area Coverage using Several Earth Observation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille de Lussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPSS - International Workshops on Planning and Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of heterogeneous robot fleets for mission planning: A constraint programming-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2025 - Journees Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France. pp.10-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de CBBA par intercession d'offre pour favoriser l'initiative mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lesire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Consensus-based Task Allocation Algorithms with Bid Intercession to Foster Mixed-Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lesire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Autonomous Agents and Multiagent Systems (AAMAS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit (Michigan), United States. pp.932-940, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3709347.3743612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évitement de collision dans des espaces aériens denses: des défis pour l'apprentissage par renforcement multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Scalable Collision Avoidance in Dense Airspaces with Deep Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Adaptive and Learning Agents (ALA-25) at International Conference on Autonomous Agents and Multiagent Systems (AAMAS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit (Michigan), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Communication Resources Management in a Earth Observation Federation of Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hénoïk Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pavero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Integration of Constraint Programming, Artificial Intelligence and Operations Research (CPAIOR-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne (AUS), France. pp.235--251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing Machine Learning and Optimization for Planning Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2025 - 22nd International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia. pp.68-85, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95973-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the Feasibility of Sets of Acquisition Tasks for Earth Observation Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chan-Hon-Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPSS - International Workshops on Planning and Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage de temps satellite pour la surveillance régulière de grandes zones par une constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Socially-Acceptable Multi-Criteria Resolution of the 4D-Contracts Repair Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Autonomous Agents and Multiagent Systems (AAMAS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.2297-2299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of Heterogeneous Agent Fleet: a Preliminary Generic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2024 - 26th International Workshop on Configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Gérone, Spain. pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution multicritère socialement acceptable du problème de réparation des contrats 4d dans le cadre de la gestion du trafic aérien sans pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser l'observation mono-mission de la terre : utiliser le paradigme multi-agents pour fédérer de multiples missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Lussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Beyond Mono-Mission Earth Observation: Using the Multi-Agent Paradigm to Federate Multiple Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Lussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Autonomous Agents and Multiagent Systems (AAMAS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.2674-2678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découpage de grandes zones pour l'observation de la Terre à l'aide de plusieurs constellations de satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFECT: PErformant and Robust read-to-fly FlEet ConfiguraTion: from Robot to Mission Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Configuration (ConfWS'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Málaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation décentralisée de lots par consensus pour des tâches composites multi-modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA2023 - Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Consensus-based Bundle Allocation for Multi-Mode Composite Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-wise Comparison of the Online Resource Allocation Methods in CAV Fleets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Alqasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Ambient Systems, Networks and Technologies (ANT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Louvain, Belgium. pp.299 - 306, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'allocation de lots avec des préférences conflictuelles représentées par des graphes acycliques dirigés pondérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de chemins avec des préférences conflictuelles sous forme de graphes pour le partage d'orbites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbit slot allocation in earth observation constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Prestigious Applications of Intelligent Systems (PAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria. pp.3--16, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA220061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination de trajectoires 4D par optimisation distribuée dans la gestion du trafic aérien sans pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundle allocation with conflicting preferences represented as weighted directed acyclic graphs : application to orbit slot ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications of Agents, Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Coordination based on Distributed Constraint Optimization Techniques in Unmanned Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multia-gent Systems (AAMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based and Distributed Optimization Approaches for Scheduling Observations in Satellite Constellations with Exclusive Orbit Portions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multia-gent Systems (AAMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, New Zealand. pp.1056-1064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification multi-utilisateurs et multi-satellites de tâches d'observation dans des constellations avec portions d'orbites exclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.117--126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based and Distributed Optimization Approaches for Scheduling Observations in Satellite Constellations with Exclusive Orbit Portions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Planning and Scheduling for Space (IWPSS'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247432v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Designing and Implementing Agro-ecology IoT Applications: Issues from Applied Research Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Belhassena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laneurit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Latest Advances in Enterprise Architectures in the IoT Era (EAIoT’2021)/International Entreprise Distributed Object Computing Workshop (EDOCW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Comp Soc; Griffith Univ; Destinat Gold Coast, Oct 2021, Gold Coast, Australia. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Agent Model Towards Comparing Resource Allocation Approaches to On-demand Transport with Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OptLearnMAS-21: The 12th Workshop on Optimization and Learning in Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explainable Recommendations of Resource Allocation Mechanisms in On-Demand Transport Fleets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Alqasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explainable and Transparent AI and Multi-Agent Systems, Third International Workshop (EXTRAAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.97--115, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82017-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03186967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis ouverts aux systèmes multi-agents dans le cadre des constellations de satellites d'observation de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Multi-Agent Model for Resource Allocation Strategies in Online On-Demand Transport with Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems Challenges in Earth Observation Satellite Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.39-44, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3463952.3463961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle agent générique pour la comparaison d'approches d'allocation de ressources dans le domaine du transport à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2021: 29ème Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.127--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Distributed Constraint Optimization in Physical Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décentralisée d’insertion avec amélioration continue de la qualité de la solution pour un système TAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Angers (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02935630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des performances d'algorithmes DCOP pour l'association d'utilisateurs de réseaux HetNets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Insertion Heuristic with Runtime Optimization for On-demand Transport Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Agents in Traffic and Transportation (ATT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing performances of incomplete dcop solvers on hetnet user association problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Declarative Problem Solving Workshop (DPSW@ECAI'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Saint-Jacques-de-Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pyDCOP, a DCOP library for IoT and dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimisation in Multi-Agent Systems (OptMAS@AAMAS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installing Resilience in Distributed Constraint Optimization Operated by Physical Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems (AAMAS) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.2177-2179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et auto-réparation de processus de décisions multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decimaxsum: Using decimation to improve max-sum on cyclic dcops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the Catalan Association for Artificial Intelligence (CCIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Roses, Spain. pp.27-36, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-918-8-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organized and Resilient Distribution of Decisions over Dynamic Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimisation in Multi-Agent Systems (OPTMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stockholm, Sweden. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation sous contraintes distribuée : une introduction au domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation multi-agent « un-à-plusieurs » et mécanismes de coordination pour la gestion de la satisfaction des utilisateurs d'un service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une décision collective résiliente sur une infrastructure iot à l'aide du framework pydcop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Constraint Optimization for the Internet-of-Things (DCOP for IoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth International Conference on Autonomous Agents and Multiagent Systems (AAMAS'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Max-Sum through Decimation to Solve Cyclic Distributed Constraint Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimisation in Multi-Agent Systems (OPTMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decimaxsum : Décimer pour résoudre des dcop cycliques plus efficacement. In Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-to-Many Multi-agent Negotiation and Coordination Mechanisms to Manage User Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Agent-based Complex Automated Negotiations (ACAN2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par optimisation distribuée pour la configuration autonome et spontanée d'environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décentralisée pour l'allocation de courses à la demande à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Deployment of Factor Graph Elements to Operate Max-Sum in Dynamic Ambient Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Optimisation in Multi-Agent Systems (OPTMAS) in conjunction with International Conference on Autonomous Agents and Multi-Agent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71682-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploiement d'un graphe de facteurs pour l'exécution d'algorithme DCOP dans des environnements ambiants dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic & Load-Spike Proof One-to-Many Negotiation to Improve the Service Acceptability of an Open SaaS Provider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Autonomous Agents and Multiagent Systems. AAMAS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAMan: An Adaptive QoE-Aware Negotiation Mechanism for SaaS Elasticity Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multi-Agent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1655-1657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAMan: QoE-driven cost-aware mechanism for SaaS acceptability rate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Web Intelligence, WI '17 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.Pages 331-339 </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01575677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multiagents pour l'allocation de courses à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive One-to-many Negotiation to Improve The Service Acceptability of an Open SaaS Provider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Agent-based Complex Automated Negotiations (ACAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1-22, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71682-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation «one-to-many» adaptative pour améliorer l'acceptabilité des services d'un fournisseur SaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Graph Pattern Matching over Knowledge Graph Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Distributed and Event-Based Systems (DEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Irvine, California, United States. pp.214-225, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933267.2933306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTRA: Continuous Query Processing for {RDF} Graph Streams Over Sliding Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scientific and Statistical Database Management (SSDBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2949689.2949701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIONYSUS: Towards Query-aware Distributed Processing of RDF Graph Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Querying Graph Structured Data (GraphQ'16) at EDBT/ICDT 2016 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche DCOP pour résoudre des problèmes de configuration économe d'environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Martin du Vivier, France. pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Message-passing DCOP Algorithms to Solve Energy-efficient Smart Environment Configuration Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.468-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining a Continuous Marketplace for the Trading and Distribution of Energy in the Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Interfaces between Multiagent Systems, Machine Learning and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestionnaire multi-agent de contexte pour les applications d’intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.293-300, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based Adaptation of Context Provisioning in AmI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Ambient Intelligence (ISAmI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.33-43, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19695-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with ethical conflicts in autonomous agents and multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvain Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Artificial Intelligence and Ethics at the 29th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent based context management in AmI applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Agent Technology for Ambient Intelligence at the the 20th International Conference on Control Systems and Computer Science (CSCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bucharest, Romania. pp.727-734, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCS.2015.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent based Context Provisioning Deployment in AmI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.225-239, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Marketplace for the Trading and Distribution of Energy in the Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1285-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Self-organization and Reorganization to Adapt M2M Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IEEE International Conference on Self-Adaptive and Self-Organizing Systems (SASO'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. pp.91-100, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2015.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une place de marché pour la vente et la distribution d'énergie dans les smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and solving the energy allocation problem with continuous prosumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of the Catalan Association of Artificial Intelligence (CCIA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catalan Association for Artificial Intelligence, Oct 2015, València, Spain. pp.29-38, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-578-4-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualize agent interactions by combining social and physical dimensions in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.107-119, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional environment implementation for enhancing agent interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1801-1802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser l’interaction entre agents en combinant dimensions sociale et physique au sein de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2014. Systèmes Multi-Agents. Principe de Parcimonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01081326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Semantically Enriched Complex Event Processing and Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OrdRing 2014 - 3rd International Workshop on Ordering and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trentino, Italy. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01087640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntelSCEP: Towards an Intelligent Semantic Complex Event Processing Framework for Prosumer-Oriented SmartGrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Agent enabled Context Management Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Ontology for Prosumer-Oriented Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Energy Data Management at 17th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athènes, Greece. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00948316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to deal with ethical conflicts in autonomous agents and multi - agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPE 2014 Well-Being, Flourishing, and ICTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. paper 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying semantic web technologies to context modeling in ambient intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Pervasive and Context-Aware Middleware (PerCAM 2013) in conjunction with Fourth International Joint Conference on Ambient Intelligence (AmI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dublin, Ireland. pp 217-229, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04406-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00868038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized space partitioning for multi-agent optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Optimisation in Multi-Agent Systems (OPTMAS) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00820703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Design Space Partitioning for Optimization of an Integrated Thermal Protection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics, and Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2013-1534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00805114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode multi-agent d'optimisation par partionnement auto-organisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21es Journées francophones des systèmes multi-agents (JFSMA'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00820709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOOM, an algorithm for finding local optima of expensive functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2013, New and smart Information Communication Science and Technology to support Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont Ferrand, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00867493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swing++ : Méthode multi-agents pour la résolution du problème des mariages stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes journées francophones Modèles Formels de l'Interaction (MFI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00820725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating Multiple Candidate Designs with Dynamic Local Surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Structural and Multidisciplinary Optimization (WCSMO-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00805108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JaCaMo-Based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.161-168, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squaring the engineering optimization circle : distributed global optimization algorithms for computationally expensive problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramunas Girdziusas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ginsbourger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">invited presentation at RIO 2012 (Interdisciplinary Meeting about Optimization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Univ. of Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on Multi-Agent Systems (EUMAS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands. pp.205-220, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34799-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Oriented Reorganisation within the JaCaMo infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Infrastructures and tools for multiagent systems: ITMAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain. p 135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00724730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Partitioning for Optimization Using Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIAA/ISSMO Multidisciplinary Analysis and Optimization (MAO) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Indianapolis, United States. pp.Article control ID no. 1357758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Based Trust Management System for Multi-Agent Based Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.217-223, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multi-agent par partitionnement adaptatif de l'espace de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent based governance model for machine-to-machine networks in a smart parking management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Workshop on SmArt COmmunications in NEtwork Technologies ('ICC'12 WS - SaCoNet-III')</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp. 6468-6472, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00724774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive and Socially-Compliant Trust Management System for Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ACM Symposium On Applied Computing (SAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based agents for constrained optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIAA Non-Deterministic Approaches Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-1935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Organization for the Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.Pages 421 - 424, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the JaCaMo framework for realising an adaptive room governance application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGERE! (Actors and aGEnts REloaded) Programming Systems, Languages, and Applications based on Actors, Agents, and Decentralized Control workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New York, United States. pp.239-242, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2095050.2095088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-Compliance in Trust Management within Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Web Intelligence and Communities (WI&amp;C'11) at the International Conferences on Web Intelligence and Intelligent Agent Technology (WI-IAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. p. 322-325, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of system level reliability-based design optimization to reduce the number of simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani V. Sankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la confiance et intégration des exigences sociales au sein de communautés virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées francophones des systèmes multi-agents (JFSMA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-compliance in trust management within virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Multi-agent Systems (EUMAS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System Approach to Risk Allocation for Reliability Based Design Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Hafkta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.submission 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00679657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Strategy for Negotiating Stable, Equitable and Optimal Matchings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multiagent Systems (PAAMS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19875-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casanova : un comportement d'agent pour l'équité des mariages préservant la privacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA'2011 -- Valenciennes (France) -- 17-19 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Valenciennes, France. pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation multi-agent pour la gouvernance de systèmes Machine-to-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées francophones des systèmes multi-agents (JFSMA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an adaptive trust policy model for open and decentralized virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trust and Reputation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for the evaluation of self-* systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Raibulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Software Engineering for Adaptive and Self-Managing Systems (Workshop @ ICSE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.29-38, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1808984.1808988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganisation and Self-organisation in Multi-Agent Systems (OrgMod 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Organizational Modeling (OrgMod 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation et auto-organisation dans les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des critères d'évaluation de systèmes multi-agents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using jason and MOISE+ to develop a team of cowboys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop Programming Multi-Agent Systems (ProMAS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.238-242, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03278-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Evaluating Problem Solving Self-* Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive and Self-adaptive Systems and Applications (ADAPTIVE 2009), 2009 Computation World: Future Computing, Service Computation, Cognitive, Adaptive, Content, Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Athenes, Greece. p. 137-145, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComputationWorld.2009.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason and MOISE+: Organisational programming in the Agent Contest 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar on Programming Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AmICriM Project: A Truly Body Area Network Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Esteban Garcia Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Sensor Networks (SN 2008) in conjunction with ICCCN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Virgin Islands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multi-agents auto-organisatrices pour un contrôle manufacturier intelligent et adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using jason and MOISE+ to develop a team of cowboys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international Workshop on Programming Multi-Agent Systems (ProMAS 08), Agent Contest, held with The Seventh International Joint Conference on Autonomous Agents and Multi-Agent Systems (AAMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulation in Self-Organising Multi-Agent Systems for Adaptive and Intelligent Manufacturing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE International Conference on Self-Adaption and Self-Organization (SASO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Venise, Italy. p. 107 - 116, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulation in Self-Organising Multi-Agent Systems for Adaptive and Intelligent Manufacturing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd International Conference on Self-Adaptive and Self-Organizing Systems 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Venice, Italy. pp.107--116, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Frequency Assignment Using Cooperative Self-Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Self-Adaptive and Self-Organizing Systems (SASO 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cambridge, MA, United States. pp.183-192, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2007.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation distribuée de fréquences par auto-organisation coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Carcassonne, France. pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETTO: Emergent Timetabling by Cooperative Self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Self-Organising Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Utrecht, Netherlands. pp.31-45, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11734697_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Multi-agent System Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehl Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Engineering Societies in the Agents World (ESAW'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Kusadasi, Turkey. pp.142-152, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11759683_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Self-organising Emergent Systems Design with Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Engineering Societies in the Agents World VII (ESAW 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dublin, Ireland. pp.284-299, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75524-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Experiments of Local Decision Based on Cooperative Self-Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Indian International Conference on Artificial Intelligence (IICAI'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Pune, India. pp.3009--3024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative self-organization to design robust and adaptive collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Informatics in Control, Automation and Robotics (ICINCO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC: Institute for Systems and Technologies of Information, Control and Communication, Sep 2005, Barcelona, Spain. pp.236-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent Timetabling Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems and Applications IV - 4th International Central and Eastern European Conference on Multi-Agent Systems (CEEMAS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.440-449, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sample Application of ADELFE Focusing on Analysis and Design The Mechanical Synthesis Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World V, 5th InternationalWorkshop, ESAW 2004, Toulouse, France, October 20-22, 2004, Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. pp.231--244, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423355_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ADELFE Methodology to a Mechanism Design Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, NY, United States. pp.1508-1509, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Agent Model Instantiation to Collective Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World V, 5th InternationalWorkshop, ESAW 2004, Toulouse, France, October 20-22, 2004, Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. pp.209-221, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423355_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Agent Model Within ADELFE Framework: An Application to a Timetabling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, NY, United States. pp.1506-1507, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for Self-Organizing Applications Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Self-Organising Systems, Nature-Inspired Approaches to Software Engineering [revised and extended papers presented at the Engineering Self-Organising Applications Workshop, {ESOA} 2003, held at {AAMAS} 2003 in Melbourne, Australia, in July 2003 and selected invited papers from leading researchers in self-organisation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. pp.283-298, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24701-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Agents’ Behaviors and Interactions within the Framework of ADELFE Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Engineering Societies in the Agents World (ESAW'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Londres, United Kingdom. pp.311-327, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25946-6_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living design for open computational systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Linz, Austria. pp.389-394, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENABL.2003.1231442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE: a methodology for adaptive multi-agent systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Madrid, Spain. pp.156-169, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-39173-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiagent Coordination In On-demand Transport with Connected Autonomous Vehicles A decentralized resource allocation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT « Les sciences de l’information au service des nouvelles mobilités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03812946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Multi-Agent Model for Resource Allocation Strategies in Online On-Demand Transport with Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03186991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination et résilience optimales d’objets intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux sur les activités de recherche sur l‘intelligence artificielle dans les écoles de l’IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02102291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Concession Strategy for Reaching Fair, Optimal and Stable Marriages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Paul (USA), United States. pp.1319-1320, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie multi-agent pour la négociation d'appariements stables, équitables et optimaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'2011 -- Saint-Etienne (France) -- 2/3/4 mars 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Étienne, France. pp.2, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques aux applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Courdier; Jean-Paul Jamont; Gauthier Picard; Laurent Vercouter. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2/2016), 261 p., 2016, Revue d’Intelligence Artificielle, 978‐2‐7462‐4764‐2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements socio-techniques - JFSMA 15 - Vingt-troisièmes Journées Francophones sur les Systèmes Multi-Agents, Rennes, France, June 30th-July 1st, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vercouter and Gauthier Picard. Cépaduès Éditions, 2015, 978-2-36493-191-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World X 10th International Workshop, ESAW 2009, Utrecht, The Netherlands, November 18-20, 2009. Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huib Aldewereld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dignum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 256p, 2009, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10203-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World IX 9th International Workshop, ESAW 2008, Saint-Etienne, France, September 24-26, 2008, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Artikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.279, 2009, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02562-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents et Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guessoum Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boissier O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glize P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence : le point sur le i[3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN : 9782364930094, pp. 76-120, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organisation in Constraint Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Marzo Serugendo; Giovanna; Gleizes; Marie-Pierre; Karageorgos; Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-organising Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, p. 347 - 377, 2011, Natural Computing Series, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17348-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes orientées agent et multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. El Fallah-Seghrouchni; J.-P. Briot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, chapter 2, 2009, Collection IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Self-Adaptive Multi-Agent Systems: the ADELFE Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henderson-Sellers, B.; Giorgini, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Oriented Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2005, 9781591405818. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-581-8.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ADELFE Methodology - Designing Adaptive Cooperative Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Bergenti; Marie-Pierre Gleizes; Franco Zambonelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Software Engineering for Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-176, 2004, Multiagent Systems, Artificial Societies, and Simulated Organizations, 978-1-4020-8057-9. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-8058-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Architecture to Design Self-Organizing Collectives: Principles and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Alonso; Daniel Kudenko; Dimitar Kazakov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2636, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-158, 2002, Lecture Notes in Computer Science, 978-3-540-40068-4. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44826-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent coordination using distributed constraint optimization and auction-based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar@SystemX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches décentralisées pour l’allocation de tâches multi-agents et multi-modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GDR RADIA (Raisonnement, Apprentissage et Décision en Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instances of Orbit Slot Allocation Problems modeled as Directed Path Allocation Problems (DPAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7669379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent approach to finding local optima and other ideas about distributed resolution of optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00867508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Max-Sum through Decimation to Solve Loopy Distributed Constraint Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ecole des Mines de Saint Etienne (EMSE). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Multi-Agent de gouvernance de réseau Machine-to-Machine pour la gestion intelligente de place de parking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Management within Virtual Communities: Adaptive and Socially-Compliant Trust Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'émergence comportementale d'un collectif de robots par auto-organisation coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de DEA « Représentation des Connaissances et Formalisation du Raisonnement », Université Paul Sabatier - Toulouse III. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système multi-agents [cs.MA]. Université Jean Monnet, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01122053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de développement de systèmes multi-agents adaptatifs et conception de logiciels à fonctionnalité émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système multi-agents [cs.MA]. Université Paul Sabatier Toulouse III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01122398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial des Journées Francophones sur les Systèmes Multi-Agents de 2018, 2019 et 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018-2019-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, -, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (5-6), pp.415-417, 2022, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.37fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et Décentralisation - Vingt-sixièmes journées francophones sur les systèmes multi-agents, JFSMA 2018, Métabief, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier Picard; Christophe Lang; Nicolas Marilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782364936751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Self-Adaptive and Self-Organizing Systems, SASO 2016, Augsburg, Germany, September 12-16, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Cabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Suri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Augsburg, Germany. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-5090-3534-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux modèles théoriques et applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2), pp.7--10, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782364931916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId456"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.8125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gauthier Picard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gauthier-picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9888-9906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085586862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">picard_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17788300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000064744982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32297471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier Picard received a Ph.D. in Computer Science from the University of Toulouse in 2004, and the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation degree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in Computer Science from the University of Saint-Etienne in 2014. He obtained </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">full professorship</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in Computer Science at </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINES Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and was researcher at </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Hubert Curien UMR CNRS 5516</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, until 2020. Now, he is Full Senior Research Scientist (Directeur de Recherche) at the </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Information Processing and Systems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONERA, The French Aerospace Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. His research focuses on artificial intelligence, coordination, cooperation, resource allocation, task allocation and adaptation in multi-agent systems and distributed optimization with applications to collective robotics, satellite constellation operations, and intelligent transport systems. He is currently coordinating the ONERA </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More details at </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://gauthier-picard.info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full CV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AV-OLRA : Une modélisation générique pour le problème de l’allocation des ressources dans le domaine du transport à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.169 - 192. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enchères et optimisation multiagent pour la planification de tâches d’observation dans une constellation de satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.147-168. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicting Bundle Allocation with Preferences in Weighted Directed Acyclic Graphs: Application to Orbit Slot Allocation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), pp.297. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems11060297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et auto-réparation de processus de décisions multi-agents. Application à l’auto-configuration d’environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.587-623. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (EN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.419-421. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.37en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Distributed Constraint Reasoning to Autonomously Configure and Adapt IoT Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.3507907. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3507907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-to-Many Negotiation QoE Management Mechanism for End-user Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Calvaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.59231 - 59243. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3071646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving highly cyclic distributed optimization problems without busting the bank: a decimation-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.72-95. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/jzaa069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORNInA: A Decentralized, Auction-based Multi-agent Coordination in ODT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.37--53. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AIC-201579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and Multi-domain Adaptive Allocation Algorithms for VNF Forwarding Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Riggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.98-112. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2018.2876623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A query language for semantic complex event processing: Syntax, semantics and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.53-93. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation multi-agents résistante aux pics de charge pour améliorer l’acceptabilité des services d’un fournisseur SaaS ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5-6), pp.602-625. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.602-625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AD3-GLaM: A cooperative distributed QoE-based approach for SVC video streaming over wireless mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Anh Quang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Rodríguez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multiagents pour l’allocation de courses à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.223-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02303732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SASO 2016 Selected, Revised, and Extended Best Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Cabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Suri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3127332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01612982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of social influence on trust management within communities of agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.251 - 268. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WEB-170361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement multidimensionnel pour contextualiser les interactions des agents. Application à la simulation du trafic routier urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1-2), pp.81-108. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.30.81-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01378918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSERT: Applying semantic web technologies to context modeling in ambient intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.280-306. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01139804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptiveness and social-compliance in trust management within virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 11 (Number 4 / 2013), pp. 315-338. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WIA-130278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00948302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casanova : un comportement d'agent respectant la privacité pour des mariages stables et équitables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, VOL 26 (5), pp.471-494. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.26.471-494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de développement de systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86, pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Analysis of Local Decision Based on Cooperative Self-Organization for Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (3), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-2006-2304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de modèles d’agents dans la méthode ADELFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ottens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (4), pp.43-72. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.12.4.43-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE : atelier de développement de logiciels à fonctionnalité émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4 - RSTI2), pp.387-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la réalisation de systèmes multi-agents adaptatifs dans le cadre de la méthode ADELFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4), pp.249-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing machine learning and optimization for planning satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation optimisation-apprentissage pour la planification d'observations par un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 - Congrès de la Société Française de Recherche Opérationnelle et dAide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Probabilistic Decision Models for GSaaS-based Satellite Communication Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hénoïk Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pavero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Planning &amp; Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration de flottes de robots hétérogènes pour la planification de mission: une approche basée programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources de communication pour satellites dans une fédération de constellations d'observation de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hénoïk Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pavero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation optimisation-apprentissage pour la planification d'observations par un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 - Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Dispatching for Area Coverage using Several Earth Observation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille de Lussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPSS - International Workshops on Planning and Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Consensus-based Task Allocation Algorithms with Bid Intercession to Foster Mixed-Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lesire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Autonomous Agents and Multiagent Systems (AAMAS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit (Michigan), United States. pp.932-940, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3709347.3743612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de CBBA par intercession d'offre pour favoriser l'initiative mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lesire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évitement de collision dans des espaces aériens denses: des défis pour l'apprentissage par renforcement multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Scalable Collision Avoidance in Dense Airspaces with Deep Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Adaptive and Learning Agents (ALA-25) at International Conference on Autonomous Agents and Multiagent Systems (AAMAS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit (Michigan), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of heterogeneous robot fleets for mission planning: A constraint programming-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2025 - Journees Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France. pp.10-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Communication Resources Management in a Earth Observation Federation of Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hénoïk Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pavero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Integration of Constraint Programming, Artificial Intelligence and Operations Research (CPAIOR-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne (AUS), France. pp.235--251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing Machine Learning and Optimization for Planning Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2025 - 22nd International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia. pp.68-85, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95973-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the Feasibility of Sets of Acquisition Tasks for Earth Observation Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chan-Hon-Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPSS - International Workshops on Planning and Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage de temps satellite pour la surveillance régulière de grandes zones par une constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Socially-Acceptable Multi-Criteria Resolution of the 4D-Contracts Repair Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Autonomous Agents and Multiagent Systems (AAMAS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.2297-2299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution multicritère socialement acceptable du problème de réparation des contrats 4d dans le cadre de la gestion du trafic aérien sans pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of Heterogeneous Agent Fleet: a Preliminary Generic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2024 - 26th International Workshop on Configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Gérone, Spain. pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser l'observation mono-mission de la terre : utiliser le paradigme multi-agents pour fédérer de multiples missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Lussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découpage de grandes zones pour l'observation de la Terre à l'aide de plusieurs constellations de satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Beyond Mono-Mission Earth Observation: Using the Multi-Agent Paradigm to Federate Multiple Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Lussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Autonomous Agents and Multiagent Systems (AAMAS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.2674-2678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFECT: PErformant and Robust read-to-fly FlEet ConfiguraTion: from Robot to Mission Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Configuration (ConfWS'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Málaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation décentralisée de lots par consensus pour des tâches composites multi-modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA2023 - Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Consensus-based Bundle Allocation for Multi-Mode Composite Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-wise Comparison of the Online Resource Allocation Methods in CAV Fleets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Alqasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Ambient Systems, Networks and Technologies (ANT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Louvain, Belgium. pp.299 - 306, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'allocation de lots avec des préférences conflictuelles représentées par des graphes acycliques dirigés pondérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de chemins avec des préférences conflictuelles sous forme de graphes pour le partage d'orbites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundle allocation with conflicting preferences represented as weighted directed acyclic graphs : application to orbit slot ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications of Agents, Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbit slot allocation in earth observation constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Prestigious Applications of Intelligent Systems (PAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria. pp.3--16, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA220061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination de trajectoires 4D par optimisation distribuée dans la gestion du trafic aérien sans pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Coordination based on Distributed Constraint Optimization Techniques in Unmanned Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multia-gent Systems (AAMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based and Distributed Optimization Approaches for Scheduling Observations in Satellite Constellations with Exclusive Orbit Portions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multia-gent Systems (AAMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, New Zealand. pp.1056-1064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explainable Recommendations of Resource Allocation Mechanisms in On-Demand Transport Fleets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Alqasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explainable and Transparent AI and Multi-Agent Systems, Third International Workshop (EXTRAAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.97--115, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82017-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03186967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis ouverts aux systèmes multi-agents dans le cadre des constellations de satellites d'observation de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Agent Model Towards Comparing Resource Allocation Approaches to On-demand Transport with Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OptLearnMAS-21: The 12th Workshop on Optimization and Learning in Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Designing and Implementing Agro-ecology IoT Applications: Issues from Applied Research Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Belhassena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laneurit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Latest Advances in Enterprise Architectures in the IoT Era (EAIoT’2021)/International Entreprise Distributed Object Computing Workshop (EDOCW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Comp Soc; Griffith Univ; Destinat Gold Coast, Oct 2021, Gold Coast, Australia. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based and Distributed Optimization Approaches for Scheduling Observations in Satellite Constellations with Exclusive Orbit Portions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Planning and Scheduling for Space (IWPSS'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247432v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification multi-utilisateurs et multi-satellites de tâches d'observation dans des constellations avec portions d'orbites exclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.117--126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Multi-Agent Model for Resource Allocation Strategies in Online On-Demand Transport with Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems Challenges in Earth Observation Satellite Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.39-44, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3463952.3463961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle agent générique pour la comparaison d'approches d'allocation de ressources dans le domaine du transport à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2021: 29ème Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.127--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Distributed Constraint Optimization in Physical Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décentralisée d’insertion avec amélioration continue de la qualité de la solution pour un système TAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Angers (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02935630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des performances d'algorithmes DCOP pour l'association d'utilisateurs de réseaux HetNets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Insertion Heuristic with Runtime Optimization for On-demand Transport Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Agents in Traffic and Transportation (ATT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing performances of incomplete dcop solvers on hetnet user association problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Declarative Problem Solving Workshop (DPSW@ECAI'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Saint-Jacques-de-Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installing Resilience in Distributed Constraint Optimization Operated by Physical Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems (AAMAS) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.2177-2179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pyDCOP, a DCOP library for IoT and dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimisation in Multi-Agent Systems (OptMAS@AAMAS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et auto-réparation de processus de décisions multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation multi-agent « un-à-plusieurs » et mécanismes de coordination pour la gestion de la satisfaction des utilisateurs d'un service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organized and Resilient Distribution of Decisions over Dynamic Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimisation in Multi-Agent Systems (OPTMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stockholm, Sweden. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation sous contraintes distribuée : une introduction au domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decimaxsum: Using decimation to improve max-sum on cyclic dcops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the Catalan Association for Artificial Intelligence (CCIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Roses, Spain. pp.27-36, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-918-8-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Constraint Optimization for the Internet-of-Things (DCOP for IoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth International Conference on Autonomous Agents and Multiagent Systems (AAMAS'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une décision collective résiliente sur une infrastructure iot à l'aide du framework pydcop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decimaxsum : Décimer pour résoudre des dcop cycliques plus efficacement. In Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Max-Sum through Decimation to Solve Cyclic Distributed Constraint Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimisation in Multi-Agent Systems (OPTMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-to-Many Multi-agent Negotiation and Coordination Mechanisms to Manage User Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Agent-based Complex Automated Negotiations (ACAN2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par optimisation distribuée pour la configuration autonome et spontanée d'environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic & Load-Spike Proof One-to-Many Negotiation to Improve the Service Acceptability of an Open SaaS Provider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Autonomous Agents and Multiagent Systems. AAMAS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Deployment of Factor Graph Elements to Operate Max-Sum in Dynamic Ambient Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Optimisation in Multi-Agent Systems (OPTMAS) in conjunction with International Conference on Autonomous Agents and Multi-Agent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71682-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décentralisée pour l'allocation de courses à la demande à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploiement d'un graphe de facteurs pour l'exécution d'algorithme DCOP dans des environnements ambiants dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAMan: An Adaptive QoE-Aware Negotiation Mechanism for SaaS Elasticity Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multi-Agent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1655-1657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAMan: QoE-driven cost-aware mechanism for SaaS acceptability rate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Web Intelligence, WI '17 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.Pages 331-339 </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01575677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multiagents pour l'allocation de courses à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive One-to-many Negotiation to Improve The Service Acceptability of an Open SaaS Provider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Agent-based Complex Automated Negotiations (ACAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1-22, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71682-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation «one-to-many» adaptative pour améliorer l'acceptabilité des services d'un fournisseur SaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Graph Pattern Matching over Knowledge Graph Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Distributed and Event-Based Systems (DEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Irvine, California, United States. pp.214-225, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933267.2933306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIONYSUS: Towards Query-aware Distributed Processing of RDF Graph Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Querying Graph Structured Data (GraphQ'16) at EDBT/ICDT 2016 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTRA: Continuous Query Processing for {RDF} Graph Streams Over Sliding Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scientific and Statistical Database Management (SSDBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2949689.2949701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche DCOP pour résoudre des problèmes de configuration économe d'environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Martin du Vivier, France. pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Message-passing DCOP Algorithms to Solve Energy-efficient Smart Environment Configuration Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.468-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining a Continuous Marketplace for the Trading and Distribution of Energy in the Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Interfaces between Multiagent Systems, Machine Learning and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestionnaire multi-agent de contexte pour les applications d’intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent based Context Provisioning Deployment in AmI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.225-239, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Self-organization and Reorganization to Adapt M2M Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IEEE International Conference on Self-Adaptive and Self-Organizing Systems (SASO'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. pp.91-100, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2015.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Marketplace for the Trading and Distribution of Energy in the Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1285-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.293-300, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based Adaptation of Context Provisioning in AmI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Ambient Intelligence (ISAmI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.33-43, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19695-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent based context management in AmI applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Agent Technology for Ambient Intelligence at the the 20th International Conference on Control Systems and Computer Science (CSCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bucharest, Romania. pp.727-734, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCS.2015.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with ethical conflicts in autonomous agents and multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvain Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Artificial Intelligence and Ethics at the 29th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une place de marché pour la vente et la distribution d'énergie dans les smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and solving the energy allocation problem with continuous prosumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of the Catalan Association of Artificial Intelligence (CCIA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catalan Association for Artificial Intelligence, Oct 2015, València, Spain. pp.29-38, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-578-4-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualize agent interactions by combining social and physical dimensions in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.107-119, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional environment implementation for enhancing agent interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1801-1802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser l’interaction entre agents en combinant dimensions sociale et physique au sein de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2014. Systèmes Multi-Agents. Principe de Parcimonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01081326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntelSCEP: Towards an Intelligent Semantic Complex Event Processing Framework for Prosumer-Oriented SmartGrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Semantically Enriched Complex Event Processing and Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OrdRing 2014 - 3rd International Workshop on Ordering and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trentino, Italy. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01087640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Agent enabled Context Management Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Ontology for Prosumer-Oriented Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Energy Data Management at 17th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athènes, Greece. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00948316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to deal with ethical conflicts in autonomous agents and multi - agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPE 2014 Well-Being, Flourishing, and ICTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. paper 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying semantic web technologies to context modeling in ambient intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Pervasive and Context-Aware Middleware (PerCAM 2013) in conjunction with Fourth International Joint Conference on Ambient Intelligence (AmI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dublin, Ireland. pp 217-229, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04406-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00868038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized space partitioning for multi-agent optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Optimisation in Multi-Agent Systems (OPTMAS) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00820703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Design Space Partitioning for Optimization of an Integrated Thermal Protection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics, and Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2013-1534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00805114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOOM, an algorithm for finding local optima of expensive functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2013, New and smart Information Communication Science and Technology to support Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont Ferrand, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00867493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode multi-agent d'optimisation par partionnement auto-organisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21es Journées francophones des systèmes multi-agents (JFSMA'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00820709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating Multiple Candidate Designs with Dynamic Local Surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Structural and Multidisciplinary Optimization (WCSMO-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00805108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swing++ : Méthode multi-agents pour la résolution du problème des mariages stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes journées francophones Modèles Formels de l'Interaction (MFI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00820725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JaCaMo-Based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.161-168, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on Multi-Agent Systems (EUMAS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands. pp.205-220, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34799-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Oriented Reorganisation within the JaCaMo infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Infrastructures and tools for multiagent systems: ITMAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain. p 135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00724730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squaring the engineering optimization circle : distributed global optimization algorithms for computationally expensive problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramunas Girdziusas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ginsbourger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">invited presentation at RIO 2012 (Interdisciplinary Meeting about Optimization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Univ. of Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Partitioning for Optimization Using Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIAA/ISSMO Multidisciplinary Analysis and Optimization (MAO) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Indianapolis, United States. pp.Article control ID no. 1357758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Based Trust Management System for Multi-Agent Based Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.217-223, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive and Socially-Compliant Trust Management System for Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ACM Symposium On Applied Computing (SAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based agents for constrained optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIAA Non-Deterministic Approaches Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-1935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multi-agent par partitionnement adaptatif de l'espace de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent based governance model for machine-to-machine networks in a smart parking management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Workshop on SmArt COmmunications in NEtwork Technologies ('ICC'12 WS - SaCoNet-III')</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp. 6468-6472, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00724774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Organization for the Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.Pages 421 - 424, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of system level reliability-based design optimization to reduce the number of simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani V. Sankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-Compliance in Trust Management within Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Web Intelligence and Communities (WI&amp;C'11) at the International Conferences on Web Intelligence and Intelligent Agent Technology (WI-IAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. p. 322-325, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the JaCaMo framework for realising an adaptive room governance application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGERE! (Actors and aGEnts REloaded) Programming Systems, Languages, and Applications based on Actors, Agents, and Decentralized Control workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New York, United States. pp.239-242, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2095050.2095088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la confiance et intégration des exigences sociales au sein de communautés virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées francophones des systèmes multi-agents (JFSMA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Strategy for Negotiating Stable, Equitable and Optimal Matchings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multiagent Systems (PAAMS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19875-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System Approach to Risk Allocation for Reliability Based Design Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Hafkta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.submission 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00679657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-compliance in trust management within virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Multi-agent Systems (EUMAS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casanova : un comportement d'agent pour l'équité des mariages préservant la privacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA'2011 -- Valenciennes (France) -- 17-19 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Valenciennes, France. pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation multi-agent pour la gouvernance de systèmes Machine-to-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées francophones des systèmes multi-agents (JFSMA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an adaptive trust policy model for open and decentralized virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trust and Reputation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for the evaluation of self-* systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Raibulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Software Engineering for Adaptive and Self-Managing Systems (Workshop @ ICSE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.29-38, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1808984.1808988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganisation and Self-organisation in Multi-Agent Systems (OrgMod 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Organizational Modeling (OrgMod 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation et auto-organisation dans les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des critères d'évaluation de systèmes multi-agents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using jason and MOISE+ to develop a team of cowboys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop Programming Multi-Agent Systems (ProMAS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.238-242, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03278-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Evaluating Problem Solving Self-* Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive and Self-adaptive Systems and Applications (ADAPTIVE 2009), 2009 Computation World: Future Computing, Service Computation, Cognitive, Adaptive, Content, Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Athenes, Greece. p. 137-145, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComputationWorld.2009.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AmICriM Project: A Truly Body Area Network Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Esteban Garcia Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Sensor Networks (SN 2008) in conjunction with ICCCN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Virgin Islands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multi-agents auto-organisatrices pour un contrôle manufacturier intelligent et adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using jason and MOISE+ to develop a team of cowboys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international Workshop on Programming Multi-Agent Systems (ProMAS 08), Agent Contest, held with The Seventh International Joint Conference on Autonomous Agents and Multi-Agent Systems (AAMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason and MOISE+: Organisational programming in the Agent Contest 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar on Programming Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulation in Self-Organising Multi-Agent Systems for Adaptive and Intelligent Manufacturing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE International Conference on Self-Adaption and Self-Organization (SASO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Venise, Italy. p. 107 - 116, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulation in Self-Organising Multi-Agent Systems for Adaptive and Intelligent Manufacturing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd International Conference on Self-Adaptive and Self-Organizing Systems 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Venice, Italy. pp.107--116, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Frequency Assignment Using Cooperative Self-Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Self-Adaptive and Self-Organizing Systems (SASO 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cambridge, MA, United States. pp.183-192, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2007.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation distribuée de fréquences par auto-organisation coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Carcassonne, France. pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETTO: Emergent Timetabling by Cooperative Self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Self-Organising Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Utrecht, Netherlands. pp.31-45, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11734697_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Multi-agent System Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehl Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Engineering Societies in the Agents World (ESAW'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Kusadasi, Turkey. pp.142-152, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11759683_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Self-organising Emergent Systems Design with Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Engineering Societies in the Agents World VII (ESAW 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dublin, Ireland. pp.284-299, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75524-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Experiments of Local Decision Based on Cooperative Self-Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Indian International Conference on Artificial Intelligence (IICAI'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Pune, India. pp.3009--3024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative self-organization to design robust and adaptive collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Informatics in Control, Automation and Robotics (ICINCO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC: Institute for Systems and Technologies of Information, Control and Communication, Sep 2005, Barcelona, Spain. pp.236-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent Timetabling Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems and Applications IV - 4th International Central and Eastern European Conference on Multi-Agent Systems (CEEMAS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.440-449, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sample Application of ADELFE Focusing on Analysis and Design The Mechanical Synthesis Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World V, 5th InternationalWorkshop, ESAW 2004, Toulouse, France, October 20-22, 2004, Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. pp.231--244, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423355_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ADELFE Methodology to a Mechanism Design Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, NY, United States. pp.1508-1509, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Agent Model Within ADELFE Framework: An Application to a Timetabling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, NY, United States. pp.1506-1507, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Agent Model Instantiation to Collective Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World V, 5th InternationalWorkshop, ESAW 2004, Toulouse, France, October 20-22, 2004, Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. pp.209-221, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423355_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for Self-Organizing Applications Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Self-Organising Systems, Nature-Inspired Approaches to Software Engineering [revised and extended papers presented at the Engineering Self-Organising Applications Workshop, {ESOA} 2003, held at {AAMAS} 2003 in Melbourne, Australia, in July 2003 and selected invited papers from leading researchers in self-organisation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. pp.283-298, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24701-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Agents’ Behaviors and Interactions within the Framework of ADELFE Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Engineering Societies in the Agents World (ESAW'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Londres, United Kingdom. pp.311-327, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25946-6_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living design for open computational systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Linz, Austria. pp.389-394, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENABL.2003.1231442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE: a methodology for adaptive multi-agent systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Madrid, Spain. pp.156-169, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-39173-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiagent Coordination In On-demand Transport with Connected Autonomous Vehicles A decentralized resource allocation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT « Les sciences de l’information au service des nouvelles mobilités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03812946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Multi-Agent Model for Resource Allocation Strategies in Online On-Demand Transport with Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03186991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination et résilience optimales d’objets intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux sur les activités de recherche sur l‘intelligence artificielle dans les écoles de l’IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02102291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Concession Strategy for Reaching Fair, Optimal and Stable Marriages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Paul (USA), United States. pp.1319-1320, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie multi-agent pour la négociation d'appariements stables, équitables et optimaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'2011 -- Saint-Etienne (France) -- 2/3/4 mars 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Étienne, France. pp.2, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques aux applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Courdier; Jean-Paul Jamont; Gauthier Picard; Laurent Vercouter. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2/2016), 261 p., 2016, Revue d’Intelligence Artificielle, 978‐2‐7462‐4764‐2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements socio-techniques - JFSMA 15 - Vingt-troisièmes Journées Francophones sur les Systèmes Multi-Agents, Rennes, France, June 30th-July 1st, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vercouter and Gauthier Picard. Cépaduès Éditions, 2015, 978-2-36493-191-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World X 10th International Workshop, ESAW 2009, Utrecht, The Netherlands, November 18-20, 2009. Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huib Aldewereld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dignum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 256p, 2009, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10203-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World IX 9th International Workshop, ESAW 2008, Saint-Etienne, France, September 24-26, 2008, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Artikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.279, 2009, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02562-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents et Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guessoum Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boissier O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glize P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence : le point sur le i[3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN : 9782364930094, pp. 76-120, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organisation in Constraint Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Marzo Serugendo; Giovanna; Gleizes; Marie-Pierre; Karageorgos; Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-organising Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, p. 347 - 377, 2011, Natural Computing Series, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17348-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes orientées agent et multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. El Fallah-Seghrouchni; J.-P. Briot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, chapter 2, 2009, Collection IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Self-Adaptive Multi-Agent Systems: the ADELFE Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henderson-Sellers, B.; Giorgini, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Oriented Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2005, 9781591405818. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-581-8.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ADELFE Methodology - Designing Adaptive Cooperative Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Bergenti; Marie-Pierre Gleizes; Franco Zambonelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Software Engineering for Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-176, 2004, Multiagent Systems, Artificial Societies, and Simulated Organizations, 978-1-4020-8057-9. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-8058-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Architecture to Design Self-Organizing Collectives: Principles and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Alonso; Daniel Kudenko; Dimitar Kazakov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2636, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-158, 2002, Lecture Notes in Computer Science, 978-3-540-40068-4. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44826-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent coordination using distributed constraint optimization and auction-based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar@SystemX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches décentralisées pour l’allocation de tâches multi-agents et multi-modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GDR RADIA (Raisonnement, Apprentissage et Décision en Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instances of Orbit Slot Allocation Problems modeled as Directed Path Allocation Problems (DPAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7669379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent approach to finding local optima and other ideas about distributed resolution of optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00867508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Max-Sum through Decimation to Solve Loopy Distributed Constraint Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ecole des Mines de Saint Etienne (EMSE). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Multi-Agent de gouvernance de réseau Machine-to-Machine pour la gestion intelligente de place de parking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Management within Virtual Communities: Adaptive and Socially-Compliant Trust Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'émergence comportementale d'un collectif de robots par auto-organisation coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de DEA « Représentation des Connaissances et Formalisation du Raisonnement », Université Paul Sabatier - Toulouse III. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système multi-agents [cs.MA]. Université Jean Monnet, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01122053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de développement de systèmes multi-agents adaptatifs et conception de logiciels à fonctionnalité émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système multi-agents [cs.MA]. Université Paul Sabatier Toulouse III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01122398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial des Journées Francophones sur les Systèmes Multi-Agents de 2018, 2019 et 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018-2019-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, -, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (5-6), pp.415-417, 2022, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.37fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et Décentralisation - Vingt-sixièmes journées francophones sur les systèmes multi-agents, JFSMA 2018, Métabief, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier Picard; Christophe Lang; Nicolas Marilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782364936751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Self-Adaptive and Self-Organizing Systems, SASO 2016, Augsburg, Germany, September 12-16, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Cabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Suri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Augsburg, Germany. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-5090-3534-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux modèles théoriques et applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2), pp.7--10, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782364931916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId456"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67921F5F"/>
+    <w:nsid w:val="8CDED7AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gauthier-picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9888-9906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085586862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/picard_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17788300" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000064744982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/32297471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000036898258" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fayol.mines-stetienne.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboratoirehubertcurien.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onera.fr/en/dtis-information-processing-and-systems" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onera.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w3.onera.fr/ailab/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gauthier-picard.info" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gauthier-picard.info/files/resumel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gianessi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.61" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166342v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.60" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maqrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems11060297" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.37en" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.44" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3507907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Cerquides" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Rodriguez-Aguilar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzaa069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Calvaresi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3071646" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-201579" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riggio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2876623" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.602-625" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02303732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.223-247" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01612982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cabri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Suri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127332" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01745882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yaich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-170361" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01378918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.81-108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01139804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sorici" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Florea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2015.03.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTNGV87L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-130278" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.471-494" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KJ6KCT4N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bernon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Migeon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.4.43-72" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122261v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2006-2304" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barrault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sawyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972793v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;no&#239;k Willot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pavero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972807v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vareilles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097450v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Lussy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guerra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05293218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120122v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119482v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3709347.3743612" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95973-8_5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099261v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724599v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pour&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642267v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Lussy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218147v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964386v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075379v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Alqasir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.03.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819936v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694752v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220061" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819952v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_23" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539167v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539171v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233885v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247432v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479790v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhassena" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laneurit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Moussa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00050" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201325v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186967v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82017-6_7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181968v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3463952.3463961" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456368v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02935630v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544172v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098294v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013923v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113884v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861622v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-918-8-27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804330v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905229v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861569v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861537v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804326v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861618v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436013v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436043v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490497v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71682-4_8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523844v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681371v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106485" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487960v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71682-4_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310915v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933306" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319137v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2949689.2949701" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288723v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337704v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298312v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176883v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Cerquides" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139792v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Magda Florea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122038v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19695-4_4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099705v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Belloni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132687v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCS.2015.65" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122032v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_19" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122020v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178224v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Persson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2015.17" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139791v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176889v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-578-4-29" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081326v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059510v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637112" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01087640v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059535v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637110" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059515v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637111" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948316v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059503v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00868038v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04406-4_22" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00820703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Villanueva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael T. Haftka" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00805114v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-1534" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00820709v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00867493v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Riviere" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00820725v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piette" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00805108v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680280v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_18" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N3X5B3S8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765374v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramunas Girdziusas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680722v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34799-3_14" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00724730v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi Fred H&#252;bner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728472v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680284v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_24" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LHVX2LRW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728459v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00724774v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bilal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364789" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680739v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680732v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-1935" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674732v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.161" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674777v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2095050.2095088" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674744v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.212" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674806v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani V. Sankar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674763v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674748v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679657v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael T. Hafkta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674789v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_12" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-73K0T7K0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826478v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674739v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674830v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674842v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Raibulet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1808984.1808988" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675584v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675577v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675573v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675602v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bordini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03278-3_18" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XRJHL7LV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675582v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComputationWorld.2009.100" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675613v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405604v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban Garcia Ruiz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800706v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Clair" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405602v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Bordini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405592v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clair" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2008.19" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800707v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205874v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2007.18" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800716v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205637v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11734697_3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7PZN8BNW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205636v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehl Mellouli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759683_9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LNGFPLS1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205872v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75524-1_16" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F5R3HXVK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205856v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205860v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205855v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_44" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FC7N5S81-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205865v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Capera" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423355_17" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KT34GXJ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205633v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.66" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205867v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423355_15" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B1522J1V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205632v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.93" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205623v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24701-2_19" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7G00R04Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205631v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25946-6_20" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ0WL90P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205630v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENABL.2003.1231442" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205160v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyruqueou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39173-8_12" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F8RSBKRH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03812946v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186991v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02102291v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826472v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839399v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457376v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ria.revuesonline.com/resnum.jsp?editionId=3109&amp;amp;Submit2.x=19&amp;amp;Submit2.y=16&amp;amp;Submit2=Envoyer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759393v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675564v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huib Aldewereld" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dignum" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10203-5" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674917v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artikis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02562-4" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488019v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guessoum Z." TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P." TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissier O." TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glize P." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674785v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_14" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675567v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205932v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-581-8.ch007" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205946v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/ku3714781x30q625/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-8058-1_11" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123459v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/8gqx5072vmbl32ta/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44826-8_9" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KJRN6N3V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023093v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021632v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118318v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7669379" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00867508v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534066v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919640v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599271v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649534v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122398v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940440v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.37fr" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050326v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/jfsma-2018-distribution-decentralisation-9782364936751.html" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050344v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=7774239" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759386v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162908v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/JFSMA-2015.-Syst&#232;mes-Multi-Agents.-Environnements-socio-techniques-9782364931916.html" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gauthier-picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9888-9906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085586862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/picard_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17788300" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000064744982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/32297471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000036898258" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fayol.mines-stetienne.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboratoirehubertcurien.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onera.fr/en/dtis-information-processing-and-systems" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onera.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w3.onera.fr/ailab/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gauthier-picard.info" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gauthier-picard.info/files/resumel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gianessi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.61" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166342v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.60" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maqrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems11060297" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rust" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.44" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.37en" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3507907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Calvaresi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3071646" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Cerquides" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Rodriguez-Aguilar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzaa069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-201579" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riggio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2876623" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.602-625" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02303732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.223-247" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01612982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cabri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Suri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127332" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01745882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yaich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-170361" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01378918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.81-108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01139804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sorici" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Florea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2015.03.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTNGV87L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-130278" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.471-494" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KJ6KCT4N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bernon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Migeon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2006-2304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.4.43-72" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barrault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sawyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972793v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;no&#239;k Willot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pavero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972807v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vareilles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097450v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Lussy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guerra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3709347.3743612" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05293218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95973-8_5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099261v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724599v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pour&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Lussy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649081v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218147v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964386v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075379v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Alqasir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.03.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819936v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_23" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539167v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539171v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82017-6_7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233918v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201325v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479790v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhassena" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laneurit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Moussa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00050" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247432v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233885v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181968v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3463952.3463961" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456368v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02935630v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544172v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013923v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098294v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113884v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804330v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905229v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861622v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-918-8-27" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861632v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861618v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804326v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436013v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681371v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490497v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71682-4_8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436043v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523844v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106485" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487960v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71682-4_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310915v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933306" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288723v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319137v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2949689.2949701" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337704v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298312v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176883v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Cerquides" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139792v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Magda Florea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122032v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_19" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178224v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Persson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2015.17" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122020v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122038v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19695-4_4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132687v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCS.2015.65" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099705v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Belloni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139791v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176889v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-578-4-29" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081326v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059535v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637110" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01087640v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059510v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637112" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059515v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637111" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948316v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059503v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00868038v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04406-4_22" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00820703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Villanueva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael T. Haftka" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00805114v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-1534" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00867493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Riviere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00820709v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00805108v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00820725v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680280v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_18" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N3X5B3S8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680722v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34799-3_14" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00724730v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi Fred H&#252;bner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765374v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramunas Girdziusas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728472v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680284v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_24" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LHVX2LRW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680739v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680732v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-1935" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728459v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00724774v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bilal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364789" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674732v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.161" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674806v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani V. Sankar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674744v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.212" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674777v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2095050.2095088" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674763v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674789v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_12" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-73K0T7K0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679657v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael T. Hafkta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674748v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826478v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674739v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674830v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674842v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Raibulet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1808984.1808988" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675584v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675577v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675573v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675602v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bordini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03278-3_18" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XRJHL7LV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675582v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComputationWorld.2009.100" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405604v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban Garcia Ruiz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800706v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Clair" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405602v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Bordini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675613v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405592v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clair" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2008.19" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800707v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205874v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2007.18" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800716v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205637v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11734697_3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7PZN8BNW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205636v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehl Mellouli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759683_9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LNGFPLS1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205872v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75524-1_16" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F5R3HXVK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205856v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205860v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205855v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_44" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FC7N5S81-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205865v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Capera" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423355_17" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KT34GXJ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205633v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.66" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205632v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.93" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205867v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423355_15" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B1522J1V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205623v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24701-2_19" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7G00R04Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205631v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25946-6_20" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ0WL90P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205630v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENABL.2003.1231442" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205160v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyruqueou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39173-8_12" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F8RSBKRH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03812946v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186991v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02102291v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826472v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839399v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457376v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ria.revuesonline.com/resnum.jsp?editionId=3109&amp;amp;Submit2.x=19&amp;amp;Submit2.y=16&amp;amp;Submit2=Envoyer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759393v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675564v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huib Aldewereld" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dignum" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10203-5" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674917v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artikis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02562-4" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488019v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guessoum Z." TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P." TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissier O." TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glize P." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674785v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_14" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675567v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205932v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-581-8.ch007" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205946v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/ku3714781x30q625/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-8058-1_11" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123459v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/8gqx5072vmbl32ta/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44826-8_9" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KJRN6N3V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023093v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021632v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118318v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7669379" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00867508v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534066v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919640v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599271v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649534v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122398v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940440v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.37fr" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050326v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/jfsma-2018-distribution-decentralisation-9782364936751.html" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050344v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=7774239" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759386v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162908v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/JFSMA-2015.-Syst&#232;mes-Multi-Agents.-Environnements-socio-techniques-9782364931916.html" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>