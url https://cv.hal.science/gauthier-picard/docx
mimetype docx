--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.8125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gauthier Picard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gauthier-picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9888-9906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085586862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">picard_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17788300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000064744982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32297471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier Picard received a Ph.D. in Computer Science from the University of Toulouse in 2004, and the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation degree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in Computer Science from the University of Saint-Etienne in 2014. He obtained </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">full professorship</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in Computer Science at </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINES Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and was researcher at </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Hubert Curien UMR CNRS 5516</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, until 2020. Now, he is Full Senior Research Scientist (Directeur de Recherche) at the </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Information Processing and Systems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONERA, The French Aerospace Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. His research focuses on artificial intelligence, coordination, cooperation, resource allocation, task allocation and adaptation in multi-agent systems and distributed optimization with applications to collective robotics, satellite constellation operations, and intelligent transport systems. He is currently coordinating the ONERA </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More details at </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://gauthier-picard.info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full CV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AV-OLRA : Une modélisation générique pour le problème de l’allocation des ressources dans le domaine du transport à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.169 - 192. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enchères et optimisation multiagent pour la planification de tâches d’observation dans une constellation de satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.147-168. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicting Bundle Allocation with Preferences in Weighted Directed Acyclic Graphs: Application to Orbit Slot Allocation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), pp.297. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems11060297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et auto-réparation de processus de décisions multi-agents. Application à l’auto-configuration d’environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.587-623. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (EN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.419-421. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.37en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Distributed Constraint Reasoning to Autonomously Configure and Adapt IoT Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.3507907. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3507907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-to-Many Negotiation QoE Management Mechanism for End-user Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Calvaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.59231 - 59243. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3071646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving highly cyclic distributed optimization problems without busting the bank: a decimation-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.72-95. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/jzaa069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORNInA: A Decentralized, Auction-based Multi-agent Coordination in ODT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.37--53. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AIC-201579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and Multi-domain Adaptive Allocation Algorithms for VNF Forwarding Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Riggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.98-112. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2018.2876623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A query language for semantic complex event processing: Syntax, semantics and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.53-93. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation multi-agents résistante aux pics de charge pour améliorer l’acceptabilité des services d’un fournisseur SaaS ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5-6), pp.602-625. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.602-625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AD3-GLaM: A cooperative distributed QoE-based approach for SVC video streaming over wireless mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Anh Quang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Rodríguez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multiagents pour l’allocation de courses à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.223-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02303732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SASO 2016 Selected, Revised, and Extended Best Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Cabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Suri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3127332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01612982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of social influence on trust management within communities of agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.251 - 268. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WEB-170361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement multidimensionnel pour contextualiser les interactions des agents. Application à la simulation du trafic routier urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1-2), pp.81-108. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.30.81-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01378918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSERT: Applying semantic web technologies to context modeling in ambient intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.280-306. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01139804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptiveness and social-compliance in trust management within virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 11 (Number 4 / 2013), pp. 315-338. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WIA-130278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00948302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casanova : un comportement d'agent respectant la privacité pour des mariages stables et équitables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, VOL 26 (5), pp.471-494. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.26.471-494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de développement de systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86, pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Analysis of Local Decision Based on Cooperative Self-Organization for Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (3), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-2006-2304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de modèles d’agents dans la méthode ADELFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ottens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (4), pp.43-72. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.12.4.43-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE : atelier de développement de logiciels à fonctionnalité émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4 - RSTI2), pp.387-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la réalisation de systèmes multi-agents adaptatifs dans le cadre de la méthode ADELFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4), pp.249-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing machine learning and optimization for planning satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation optimisation-apprentissage pour la planification d'observations par un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 - Congrès de la Société Française de Recherche Opérationnelle et dAide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Probabilistic Decision Models for GSaaS-based Satellite Communication Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hénoïk Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pavero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Planning &amp; Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration de flottes de robots hétérogènes pour la planification de mission: une approche basée programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources de communication pour satellites dans une fédération de constellations d'observation de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hénoïk Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pavero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation optimisation-apprentissage pour la planification d'observations par un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 - Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Dispatching for Area Coverage using Several Earth Observation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille de Lussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPSS - International Workshops on Planning and Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Consensus-based Task Allocation Algorithms with Bid Intercession to Foster Mixed-Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lesire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Autonomous Agents and Multiagent Systems (AAMAS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit (Michigan), United States. pp.932-940, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3709347.3743612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de CBBA par intercession d'offre pour favoriser l'initiative mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lesire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évitement de collision dans des espaces aériens denses: des défis pour l'apprentissage par renforcement multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Scalable Collision Avoidance in Dense Airspaces with Deep Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Adaptive and Learning Agents (ALA-25) at International Conference on Autonomous Agents and Multiagent Systems (AAMAS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit (Michigan), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of heterogeneous robot fleets for mission planning: A constraint programming-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2025 - Journees Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France. pp.10-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Communication Resources Management in a Earth Observation Federation of Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hénoïk Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pavero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Integration of Constraint Programming, Artificial Intelligence and Operations Research (CPAIOR-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne (AUS), France. pp.235--251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing Machine Learning and Optimization for Planning Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2025 - 22nd International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia. pp.68-85, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95973-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the Feasibility of Sets of Acquisition Tasks for Earth Observation Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chan-Hon-Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPSS - International Workshops on Planning and Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage de temps satellite pour la surveillance régulière de grandes zones par une constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Socially-Acceptable Multi-Criteria Resolution of the 4D-Contracts Repair Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Autonomous Agents and Multiagent Systems (AAMAS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.2297-2299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution multicritère socialement acceptable du problème de réparation des contrats 4d dans le cadre de la gestion du trafic aérien sans pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of Heterogeneous Agent Fleet: a Preliminary Generic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2024 - 26th International Workshop on Configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Gérone, Spain. pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser l'observation mono-mission de la terre : utiliser le paradigme multi-agents pour fédérer de multiples missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Lussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découpage de grandes zones pour l'observation de la Terre à l'aide de plusieurs constellations de satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Beyond Mono-Mission Earth Observation: Using the Multi-Agent Paradigm to Federate Multiple Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Lussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Autonomous Agents and Multiagent Systems (AAMAS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.2674-2678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFECT: PErformant and Robust read-to-fly FlEet ConfiguraTion: from Robot to Mission Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Configuration (ConfWS'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Málaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation décentralisée de lots par consensus pour des tâches composites multi-modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA2023 - Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Consensus-based Bundle Allocation for Multi-Mode Composite Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-wise Comparison of the Online Resource Allocation Methods in CAV Fleets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Alqasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Ambient Systems, Networks and Technologies (ANT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Louvain, Belgium. pp.299 - 306, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'allocation de lots avec des préférences conflictuelles représentées par des graphes acycliques dirigés pondérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de chemins avec des préférences conflictuelles sous forme de graphes pour le partage d'orbites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundle allocation with conflicting preferences represented as weighted directed acyclic graphs : application to orbit slot ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications of Agents, Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbit slot allocation in earth observation constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Prestigious Applications of Intelligent Systems (PAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria. pp.3--16, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA220061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination de trajectoires 4D par optimisation distribuée dans la gestion du trafic aérien sans pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Coordination based on Distributed Constraint Optimization Techniques in Unmanned Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multia-gent Systems (AAMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based and Distributed Optimization Approaches for Scheduling Observations in Satellite Constellations with Exclusive Orbit Portions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multia-gent Systems (AAMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, New Zealand. pp.1056-1064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explainable Recommendations of Resource Allocation Mechanisms in On-Demand Transport Fleets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Alqasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explainable and Transparent AI and Multi-Agent Systems, Third International Workshop (EXTRAAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.97--115, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82017-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03186967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis ouverts aux systèmes multi-agents dans le cadre des constellations de satellites d'observation de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Agent Model Towards Comparing Resource Allocation Approaches to On-demand Transport with Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OptLearnMAS-21: The 12th Workshop on Optimization and Learning in Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Designing and Implementing Agro-ecology IoT Applications: Issues from Applied Research Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Belhassena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laneurit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Latest Advances in Enterprise Architectures in the IoT Era (EAIoT’2021)/International Entreprise Distributed Object Computing Workshop (EDOCW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Comp Soc; Griffith Univ; Destinat Gold Coast, Oct 2021, Gold Coast, Australia. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based and Distributed Optimization Approaches for Scheduling Observations in Satellite Constellations with Exclusive Orbit Portions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Planning and Scheduling for Space (IWPSS'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247432v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification multi-utilisateurs et multi-satellites de tâches d'observation dans des constellations avec portions d'orbites exclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.117--126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Multi-Agent Model for Resource Allocation Strategies in Online On-Demand Transport with Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems Challenges in Earth Observation Satellite Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.39-44, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3463952.3463961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle agent générique pour la comparaison d'approches d'allocation de ressources dans le domaine du transport à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2021: 29ème Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.127--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Distributed Constraint Optimization in Physical Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décentralisée d’insertion avec amélioration continue de la qualité de la solution pour un système TAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Angers (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02935630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des performances d'algorithmes DCOP pour l'association d'utilisateurs de réseaux HetNets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Insertion Heuristic with Runtime Optimization for On-demand Transport Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Agents in Traffic and Transportation (ATT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing performances of incomplete dcop solvers on hetnet user association problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Declarative Problem Solving Workshop (DPSW@ECAI'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Saint-Jacques-de-Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installing Resilience in Distributed Constraint Optimization Operated by Physical Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems (AAMAS) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.2177-2179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pyDCOP, a DCOP library for IoT and dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimisation in Multi-Agent Systems (OptMAS@AAMAS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et auto-réparation de processus de décisions multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation multi-agent « un-à-plusieurs » et mécanismes de coordination pour la gestion de la satisfaction des utilisateurs d'un service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organized and Resilient Distribution of Decisions over Dynamic Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimisation in Multi-Agent Systems (OPTMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stockholm, Sweden. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation sous contraintes distribuée : une introduction au domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decimaxsum: Using decimation to improve max-sum on cyclic dcops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the Catalan Association for Artificial Intelligence (CCIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Roses, Spain. pp.27-36, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-918-8-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Constraint Optimization for the Internet-of-Things (DCOP for IoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth International Conference on Autonomous Agents and Multiagent Systems (AAMAS'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une décision collective résiliente sur une infrastructure iot à l'aide du framework pydcop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decimaxsum : Décimer pour résoudre des dcop cycliques plus efficacement. In Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Max-Sum through Decimation to Solve Cyclic Distributed Constraint Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimisation in Multi-Agent Systems (OPTMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-to-Many Multi-agent Negotiation and Coordination Mechanisms to Manage User Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Agent-based Complex Automated Negotiations (ACAN2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par optimisation distribuée pour la configuration autonome et spontanée d'environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic & Load-Spike Proof One-to-Many Negotiation to Improve the Service Acceptability of an Open SaaS Provider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Autonomous Agents and Multiagent Systems. AAMAS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Deployment of Factor Graph Elements to Operate Max-Sum in Dynamic Ambient Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Optimisation in Multi-Agent Systems (OPTMAS) in conjunction with International Conference on Autonomous Agents and Multi-Agent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71682-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décentralisée pour l'allocation de courses à la demande à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploiement d'un graphe de facteurs pour l'exécution d'algorithme DCOP dans des environnements ambiants dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAMan: An Adaptive QoE-Aware Negotiation Mechanism for SaaS Elasticity Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multi-Agent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1655-1657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAMan: QoE-driven cost-aware mechanism for SaaS acceptability rate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Web Intelligence, WI '17 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.Pages 331-339 </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01575677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multiagents pour l'allocation de courses à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive One-to-many Negotiation to Improve The Service Acceptability of an Open SaaS Provider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Agent-based Complex Automated Negotiations (ACAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1-22, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71682-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation «one-to-many» adaptative pour améliorer l'acceptabilité des services d'un fournisseur SaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Graph Pattern Matching over Knowledge Graph Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Distributed and Event-Based Systems (DEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Irvine, California, United States. pp.214-225, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933267.2933306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIONYSUS: Towards Query-aware Distributed Processing of RDF Graph Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Querying Graph Structured Data (GraphQ'16) at EDBT/ICDT 2016 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTRA: Continuous Query Processing for {RDF} Graph Streams Over Sliding Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scientific and Statistical Database Management (SSDBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2949689.2949701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche DCOP pour résoudre des problèmes de configuration économe d'environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Martin du Vivier, France. pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Message-passing DCOP Algorithms to Solve Energy-efficient Smart Environment Configuration Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.468-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining a Continuous Marketplace for the Trading and Distribution of Energy in the Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Interfaces between Multiagent Systems, Machine Learning and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestionnaire multi-agent de contexte pour les applications d’intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent based Context Provisioning Deployment in AmI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.225-239, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Self-organization and Reorganization to Adapt M2M Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IEEE International Conference on Self-Adaptive and Self-Organizing Systems (SASO'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. pp.91-100, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2015.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Marketplace for the Trading and Distribution of Energy in the Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1285-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.293-300, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based Adaptation of Context Provisioning in AmI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Ambient Intelligence (ISAmI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.33-43, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19695-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent based context management in AmI applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Agent Technology for Ambient Intelligence at the the 20th International Conference on Control Systems and Computer Science (CSCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bucharest, Romania. pp.727-734, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCS.2015.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with ethical conflicts in autonomous agents and multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvain Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Artificial Intelligence and Ethics at the 29th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une place de marché pour la vente et la distribution d'énergie dans les smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and solving the energy allocation problem with continuous prosumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of the Catalan Association of Artificial Intelligence (CCIA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catalan Association for Artificial Intelligence, Oct 2015, València, Spain. pp.29-38, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-578-4-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualize agent interactions by combining social and physical dimensions in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.107-119, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional environment implementation for enhancing agent interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1801-1802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser l’interaction entre agents en combinant dimensions sociale et physique au sein de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2014. Systèmes Multi-Agents. Principe de Parcimonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01081326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntelSCEP: Towards an Intelligent Semantic Complex Event Processing Framework for Prosumer-Oriented SmartGrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Semantically Enriched Complex Event Processing and Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OrdRing 2014 - 3rd International Workshop on Ordering and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trentino, Italy. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01087640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Agent enabled Context Management Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Ontology for Prosumer-Oriented Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Energy Data Management at 17th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athènes, Greece. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00948316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to deal with ethical conflicts in autonomous agents and multi - agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPE 2014 Well-Being, Flourishing, and ICTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. paper 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying semantic web technologies to context modeling in ambient intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Pervasive and Context-Aware Middleware (PerCAM 2013) in conjunction with Fourth International Joint Conference on Ambient Intelligence (AmI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dublin, Ireland. pp 217-229, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04406-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00868038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized space partitioning for multi-agent optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Optimisation in Multi-Agent Systems (OPTMAS) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00820703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Design Space Partitioning for Optimization of an Integrated Thermal Protection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics, and Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2013-1534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00805114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOOM, an algorithm for finding local optima of expensive functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2013, New and smart Information Communication Science and Technology to support Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont Ferrand, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00867493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode multi-agent d'optimisation par partionnement auto-organisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21es Journées francophones des systèmes multi-agents (JFSMA'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00820709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating Multiple Candidate Designs with Dynamic Local Surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Structural and Multidisciplinary Optimization (WCSMO-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00805108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swing++ : Méthode multi-agents pour la résolution du problème des mariages stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes journées francophones Modèles Formels de l'Interaction (MFI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00820725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JaCaMo-Based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.161-168, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on Multi-Agent Systems (EUMAS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands. pp.205-220, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34799-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Oriented Reorganisation within the JaCaMo infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Infrastructures and tools for multiagent systems: ITMAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain. p 135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00724730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squaring the engineering optimization circle : distributed global optimization algorithms for computationally expensive problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramunas Girdziusas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ginsbourger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">invited presentation at RIO 2012 (Interdisciplinary Meeting about Optimization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Univ. of Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Partitioning for Optimization Using Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIAA/ISSMO Multidisciplinary Analysis and Optimization (MAO) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Indianapolis, United States. pp.Article control ID no. 1357758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Based Trust Management System for Multi-Agent Based Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.217-223, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive and Socially-Compliant Trust Management System for Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ACM Symposium On Applied Computing (SAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based agents for constrained optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIAA Non-Deterministic Approaches Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-1935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multi-agent par partitionnement adaptatif de l'espace de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent based governance model for machine-to-machine networks in a smart parking management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Workshop on SmArt COmmunications in NEtwork Technologies ('ICC'12 WS - SaCoNet-III')</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp. 6468-6472, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00724774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Organization for the Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.Pages 421 - 424, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of system level reliability-based design optimization to reduce the number of simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani V. Sankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-Compliance in Trust Management within Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Web Intelligence and Communities (WI&amp;C'11) at the International Conferences on Web Intelligence and Intelligent Agent Technology (WI-IAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. p. 322-325, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the JaCaMo framework for realising an adaptive room governance application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGERE! (Actors and aGEnts REloaded) Programming Systems, Languages, and Applications based on Actors, Agents, and Decentralized Control workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New York, United States. pp.239-242, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2095050.2095088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la confiance et intégration des exigences sociales au sein de communautés virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées francophones des systèmes multi-agents (JFSMA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Strategy for Negotiating Stable, Equitable and Optimal Matchings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multiagent Systems (PAAMS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19875-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System Approach to Risk Allocation for Reliability Based Design Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Hafkta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.submission 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00679657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-compliance in trust management within virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Multi-agent Systems (EUMAS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casanova : un comportement d'agent pour l'équité des mariages préservant la privacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA'2011 -- Valenciennes (France) -- 17-19 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Valenciennes, France. pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation multi-agent pour la gouvernance de systèmes Machine-to-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées francophones des systèmes multi-agents (JFSMA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an adaptive trust policy model for open and decentralized virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trust and Reputation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for the evaluation of self-* systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Raibulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Software Engineering for Adaptive and Self-Managing Systems (Workshop @ ICSE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.29-38, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1808984.1808988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganisation and Self-organisation in Multi-Agent Systems (OrgMod 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Organizational Modeling (OrgMod 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation et auto-organisation dans les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des critères d'évaluation de systèmes multi-agents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using jason and MOISE+ to develop a team of cowboys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop Programming Multi-Agent Systems (ProMAS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.238-242, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03278-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Evaluating Problem Solving Self-* Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive and Self-adaptive Systems and Applications (ADAPTIVE 2009), 2009 Computation World: Future Computing, Service Computation, Cognitive, Adaptive, Content, Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Athenes, Greece. p. 137-145, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComputationWorld.2009.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AmICriM Project: A Truly Body Area Network Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Esteban Garcia Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Sensor Networks (SN 2008) in conjunction with ICCCN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Virgin Islands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multi-agents auto-organisatrices pour un contrôle manufacturier intelligent et adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using jason and MOISE+ to develop a team of cowboys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international Workshop on Programming Multi-Agent Systems (ProMAS 08), Agent Contest, held with The Seventh International Joint Conference on Autonomous Agents and Multi-Agent Systems (AAMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason and MOISE+: Organisational programming in the Agent Contest 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar on Programming Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulation in Self-Organising Multi-Agent Systems for Adaptive and Intelligent Manufacturing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE International Conference on Self-Adaption and Self-Organization (SASO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Venise, Italy. p. 107 - 116, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulation in Self-Organising Multi-Agent Systems for Adaptive and Intelligent Manufacturing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd International Conference on Self-Adaptive and Self-Organizing Systems 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Venice, Italy. pp.107--116, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Frequency Assignment Using Cooperative Self-Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Self-Adaptive and Self-Organizing Systems (SASO 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cambridge, MA, United States. pp.183-192, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2007.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation distribuée de fréquences par auto-organisation coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Carcassonne, France. pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETTO: Emergent Timetabling by Cooperative Self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Self-Organising Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Utrecht, Netherlands. pp.31-45, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11734697_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Multi-agent System Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehl Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Engineering Societies in the Agents World (ESAW'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Kusadasi, Turkey. pp.142-152, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11759683_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Self-organising Emergent Systems Design with Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Engineering Societies in the Agents World VII (ESAW 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dublin, Ireland. pp.284-299, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75524-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Experiments of Local Decision Based on Cooperative Self-Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Indian International Conference on Artificial Intelligence (IICAI'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Pune, India. pp.3009--3024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative self-organization to design robust and adaptive collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Informatics in Control, Automation and Robotics (ICINCO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC: Institute for Systems and Technologies of Information, Control and Communication, Sep 2005, Barcelona, Spain. pp.236-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent Timetabling Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems and Applications IV - 4th International Central and Eastern European Conference on Multi-Agent Systems (CEEMAS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.440-449, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sample Application of ADELFE Focusing on Analysis and Design The Mechanical Synthesis Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World V, 5th InternationalWorkshop, ESAW 2004, Toulouse, France, October 20-22, 2004, Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. pp.231--244, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423355_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ADELFE Methodology to a Mechanism Design Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, NY, United States. pp.1508-1509, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Agent Model Within ADELFE Framework: An Application to a Timetabling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, NY, United States. pp.1506-1507, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Agent Model Instantiation to Collective Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World V, 5th InternationalWorkshop, ESAW 2004, Toulouse, France, October 20-22, 2004, Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. pp.209-221, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423355_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for Self-Organizing Applications Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Self-Organising Systems, Nature-Inspired Approaches to Software Engineering [revised and extended papers presented at the Engineering Self-Organising Applications Workshop, {ESOA} 2003, held at {AAMAS} 2003 in Melbourne, Australia, in July 2003 and selected invited papers from leading researchers in self-organisation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. pp.283-298, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24701-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Agents’ Behaviors and Interactions within the Framework of ADELFE Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Engineering Societies in the Agents World (ESAW'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Londres, United Kingdom. pp.311-327, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25946-6_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living design for open computational systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Linz, Austria. pp.389-394, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENABL.2003.1231442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE: a methodology for adaptive multi-agent systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Madrid, Spain. pp.156-169, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-39173-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiagent Coordination In On-demand Transport with Connected Autonomous Vehicles A decentralized resource allocation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT « Les sciences de l’information au service des nouvelles mobilités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03812946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Multi-Agent Model for Resource Allocation Strategies in Online On-Demand Transport with Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03186991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination et résilience optimales d’objets intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux sur les activités de recherche sur l‘intelligence artificielle dans les écoles de l’IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02102291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Concession Strategy for Reaching Fair, Optimal and Stable Marriages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Paul (USA), United States. pp.1319-1320, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie multi-agent pour la négociation d'appariements stables, équitables et optimaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'2011 -- Saint-Etienne (France) -- 2/3/4 mars 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Étienne, France. pp.2, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques aux applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Courdier; Jean-Paul Jamont; Gauthier Picard; Laurent Vercouter. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2/2016), 261 p., 2016, Revue d’Intelligence Artificielle, 978‐2‐7462‐4764‐2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements socio-techniques - JFSMA 15 - Vingt-troisièmes Journées Francophones sur les Systèmes Multi-Agents, Rennes, France, June 30th-July 1st, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vercouter and Gauthier Picard. Cépaduès Éditions, 2015, 978-2-36493-191-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World X 10th International Workshop, ESAW 2009, Utrecht, The Netherlands, November 18-20, 2009. Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huib Aldewereld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dignum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 256p, 2009, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10203-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World IX 9th International Workshop, ESAW 2008, Saint-Etienne, France, September 24-26, 2008, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Artikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.279, 2009, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02562-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents et Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guessoum Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boissier O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glize P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence : le point sur le i[3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN : 9782364930094, pp. 76-120, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organisation in Constraint Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Marzo Serugendo; Giovanna; Gleizes; Marie-Pierre; Karageorgos; Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-organising Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, p. 347 - 377, 2011, Natural Computing Series, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17348-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes orientées agent et multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. El Fallah-Seghrouchni; J.-P. Briot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, chapter 2, 2009, Collection IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Self-Adaptive Multi-Agent Systems: the ADELFE Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henderson-Sellers, B.; Giorgini, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Oriented Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2005, 9781591405818. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-581-8.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ADELFE Methodology - Designing Adaptive Cooperative Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Bergenti; Marie-Pierre Gleizes; Franco Zambonelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Software Engineering for Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-176, 2004, Multiagent Systems, Artificial Societies, and Simulated Organizations, 978-1-4020-8057-9. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-8058-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Architecture to Design Self-Organizing Collectives: Principles and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Alonso; Daniel Kudenko; Dimitar Kazakov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2636, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-158, 2002, Lecture Notes in Computer Science, 978-3-540-40068-4. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44826-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent coordination using distributed constraint optimization and auction-based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar@SystemX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches décentralisées pour l’allocation de tâches multi-agents et multi-modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GDR RADIA (Raisonnement, Apprentissage et Décision en Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instances of Orbit Slot Allocation Problems modeled as Directed Path Allocation Problems (DPAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7669379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent approach to finding local optima and other ideas about distributed resolution of optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00867508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Max-Sum through Decimation to Solve Loopy Distributed Constraint Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ecole des Mines de Saint Etienne (EMSE). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Multi-Agent de gouvernance de réseau Machine-to-Machine pour la gestion intelligente de place de parking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Management within Virtual Communities: Adaptive and Socially-Compliant Trust Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'émergence comportementale d'un collectif de robots par auto-organisation coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de DEA « Représentation des Connaissances et Formalisation du Raisonnement », Université Paul Sabatier - Toulouse III. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système multi-agents [cs.MA]. Université Jean Monnet, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01122053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de développement de systèmes multi-agents adaptatifs et conception de logiciels à fonctionnalité émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système multi-agents [cs.MA]. Université Paul Sabatier Toulouse III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01122398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial des Journées Francophones sur les Systèmes Multi-Agents de 2018, 2019 et 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018-2019-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, -, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (5-6), pp.415-417, 2022, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.37fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et Décentralisation - Vingt-sixièmes journées francophones sur les systèmes multi-agents, JFSMA 2018, Métabief, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier Picard; Christophe Lang; Nicolas Marilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782364936751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Self-Adaptive and Self-Organizing Systems, SASO 2016, Augsburg, Germany, September 12-16, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Cabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Suri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Augsburg, Germany. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-5090-3534-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux modèles théoriques et applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2), pp.7--10, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782364931916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId456"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.8125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gauthier Picard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gauthier-picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9888-9906</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085586862</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">picard_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17788300</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000064744982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32297471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier Picard received a Ph.D. in Computer Science from the University of Toulouse in 2004, and the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation degree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in Computer Science from the University of Saint-Etienne in 2014. He obtained </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">full professorship</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in Computer Science at </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINES Saint-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and was researcher at </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Hubert Curien UMR CNRS 5516</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, until 2020. Now, he is Full Senior Research Scientist (Directeur de Recherche) at the </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Information Processing and Systems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONERA, The French Aerospace Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. His research focuses on artificial intelligence, coordination, cooperation, resource allocation, task allocation and adaptation in multi-agent systems and distributed optimization with applications to collective robotics, satellite constellation operations, and intelligent transport systems. He is currently coordinating the ONERA </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More details at </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://gauthier-picard.info</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full CV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AV-OLRA : Une modélisation générique pour le problème de l’allocation des ressources dans le domaine du transport à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.169 - 192. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enchères et optimisation multiagent pour la planification de tâches d’observation dans une constellation de satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.147-168. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicting Bundle Allocation with Preferences in Weighted Directed Acyclic Graphs: Application to Orbit Slot Allocation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), pp.297. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems11060297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et auto-réparation de processus de décisions multi-agents. Application à l’auto-configuration d’environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.587-623. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (EN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (5-6), pp.419-421. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.37en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Distributed Constraint Reasoning to Autonomously Configure and Adapt IoT Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.3507907. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3507907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-to-Many Negotiation QoE Management Mechanism for End-user Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Calvaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.59231 - 59243. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3071646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving highly cyclic distributed optimization problems without busting the bank: a decimation-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (1), pp.72-95. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/jzaa069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORNInA: A Decentralized, Auction-based Multi-agent Coordination in ODT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.37--53. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AIC-201579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and Multi-domain Adaptive Allocation Algorithms for VNF Forwarding Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Tran Anh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Bradai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Riggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (1), pp.98-112. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2018.2876623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A query language for semantic complex event processing: Syntax, semantics and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.53-93. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-180313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation multi-agents résistante aux pics de charge pour améliorer l’acceptabilité des services d’un fournisseur SaaS ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5-6), pp.602-625. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.602-625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AD3-GLaM: A cooperative distributed QoE-based approach for SVC video streaming over wireless mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Anh Quang Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Rodríguez-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kandaraj Piamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multiagents pour l’allocation de courses à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.223-247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02303732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SASO 2016 Selected, Revised, and Extended Best Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Cabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Suri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3127332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01612982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of social influence on trust management within communities of agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.251 - 268. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WEB-170361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement multidimensionnel pour contextualiser les interactions des agents. Application à la simulation du trafic routier urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (1-2), pp.81-108. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.30.81-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01378918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONSERT: Applying semantic web technologies to context modeling in ambient intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.280-306. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01139804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptiveness and social-compliance in trust management within virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 11 (Number 4 / 2013), pp. 315-338. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WIA-130278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00948302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casanova : un comportement d'agent respectant la privacité pour des mariages stables et équitables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, VOL 26 (5), pp.471-494. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.26.471-494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de développement de systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86, pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation de modèles d’agents dans la méthode ADELFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ottens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (4), pp.43-72. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.12.4.43-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Analysis of Local Decision Based on Cooperative Self-Organization for Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (3), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/MGS-2006-2304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE : atelier de développement de logiciels à fonctionnalité émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4 - RSTI2), pp.387-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour la réalisation de systèmes multi-agents adaptatifs dans le cadre de la méthode ADELFE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (4), pp.249-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (164)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Federation of Earth Observation Constellations: An End-to-End Demonstrator based on the DOMINO Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille De Lussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Devant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Autonomous Agents and Multi-Agent Systems for Space Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Satellite Observation Tasks Dispatching and Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Autonomous Agents and Multi-Agent Systems for Space Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Critical Resources While Learning New Skills:A Transfer Approach for Hierarchical RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agents and Artificial Intelligence (ICAART-26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Marbella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration multi-niveau de flottes de robots hétérogènes ou comment utiliser la PPC pour des missions Search and Rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2026 - 21ème Journées Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agentic LLMs and Distributed Constraint Reasoning: A Symbiotic Perspective for Neurosymbolic Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Yeoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roie Zivan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS-26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d’une contrainte d’ordonnançabilité de tâches d’un satellite à l’aide des équations d’un réseau de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Organizational Multi-Robot Task Allocation Problems with Consensus-based Auctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lesire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Autonomous Agents and Multi-Agent Systems for Space Applications (MASSpace-26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Constraint Optimization and Divide‑and‑Coordinate Methods for Multi‑modal Urban Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Workshop on Optimization and Learning in Multiagent Systems (OptLearnMAS-26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de tâches multi-robots organisationnelle à l’aide d’enchères basés sur le consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lesire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Francophone des Systèmes Multi-Agent (JFSMA-26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized and Distributed approaches for restoring the Weak Controllability of Multi-Agent Interdependent STNUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajdin Sumic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Posenato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS-26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling a satellite task schedulability constraint with neural network equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Project Management and Scheduling (PMS-26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Critical Resources while Learning New Skills: A Transfer Approach for Hierarchical RL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo S Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Marbella, France. pp.2250 - 2257, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0014210800004052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing machine learning and optimization for planning satellite observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research (CPAIOR-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation optimisation-apprentissage pour la planification d'observations par un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 - Congrès de la Société Française de Recherche Opérationnelle et dAide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 - Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and Probabilistic Decision Models for GSaaS-based Satellite Communication Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hénoïk Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pavero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Workshop on Planning &amp; Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972793v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration de flottes de robots hétérogènes pour la planification de mission: une approche basée programmation par contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources de communication pour satellites dans une fédération de constellations d'observation de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hénoïk Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pavero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation optimisation-apprentissage pour la planification d'observations par un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh Dispatching for Area Coverage using Several Earth Observation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille de Lussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPSS - International Workshops on Planning and Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Consensus-based Task Allocation Algorithms with Bid Intercession to Foster Mixed-Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lesire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Autonomous Agents and Multiagent Systems (AAMAS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit (Michigan), United States. pp.932-940, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3709347.3743612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de CBBA par intercession d'offre pour favoriser l'initiative mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lesire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évitement de collision dans des espaces aériens denses: des défis pour l'apprentissage par renforcement multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Scalable Collision Avoidance in Dense Airspaces with Deep Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Adaptive and Learning Agents (ALA-25) at International Conference on Autonomous Agents and Multiagent Systems (AAMAS-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Detroit (Michigan), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of heterogeneous robot fleets for mission planning: A constraint programming-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPC 2025 - Journees Francophones de Programmation par Contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Dijon, France. pp.10-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite Communication Resources Management in a Earth Observation Federation of Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hénoïk Willot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pavero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Integration of Constraint Programming, Artificial Intelligence and Operations Research (CPAIOR-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne (AUS), France. pp.235--251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing Machine Learning and Optimization for Planning Satellite Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR 2025 - 22nd International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Melbourne, Australia. pp.68-85, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-95973-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de configuration de flottes hétérogènes pour la planification de tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning the Feasibility of Sets of Acquisition Tasks for Earth Observation Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sawyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chan-Hon-Tong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPSS - International Workshops on Planning and Scheduling for Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Socially-Acceptable Multi-Criteria Resolution of the 4D-Contracts Repair Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Autonomous Agents and Multiagent Systems (AAMAS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.2297-2299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage de temps satellite pour la surveillance régulière de grandes zones par une constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution multicritère socialement acceptable du problème de réparation des contrats 4d dans le cadre de la gestion du trafic aérien sans pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configuration of Heterogeneous Agent Fleet: a Preliminary Generic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConfWS 2024 - 26th International Workshop on Configuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Gérone, Spain. pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser l'observation mono-mission de la terre : utiliser le paradigme multi-agents pour fédérer de multiples missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Lussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découpage de grandes zones pour l'observation de la Terre à l'aide de plusieurs constellations de satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Beyond Mono-Mission Earth Observation: Using the Multi-Agent Paradigm to Federate Multiple Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipo Studzinski Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril de Lussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Autonomous Agents and Multiagent Systems (AAMAS-24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Auckland, New Zealand. pp.2674-2678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation décentralisée de lots par consensus pour des tâches composites multi-modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA2023 - Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFECT: PErformant and Robust read-to-fly FlEet ConfiguraTion: from Robot to Mission Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Vareilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Workshop on Configuration (ConfWS'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Málaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Consensus-based Bundle Allocation for Multi-Mode Composite Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication-wise Comparison of the Online Resource Allocation Methods in CAV Fleets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Alqasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Ambient Systems, Networks and Technologies (ANT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Louvain, Belgium. pp.299 - 306, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de chemins avec des préférences conflictuelles sous forme de graphes pour le partage d'orbites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'allocation de lots avec des préférences conflictuelles représentées par des graphes acycliques dirigés pondérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bundle allocation with conflicting preferences represented as weighted directed acyclic graphs : application to orbit slot ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practical Applications of Agents, Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbit slot allocation in earth observation constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Maqrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Prestigious Applications of Intelligent Systems (PAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Vienne, Austria. pp.3--16, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA220061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination de trajectoires 4D par optimisation distribuée dans la gestion du trafic aérien sans pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale en Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. pp.147-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Coordination based on Distributed Constraint Optimization Techniques in Unmanned Air Traffic Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multia-gent Systems (AAMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based and Distributed Optimization Approaches for Scheduling Observations in Satellite Constellations with Exclusive Orbit Portions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Autonomous Agents and Multia-gent Systems (AAMAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, New Zealand. pp.1056-1064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Agent Model Towards Comparing Resource Allocation Approaches to On-demand Transport with Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OptLearnMAS-21: The 12th Workshop on Optimization and Learning in Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explainable Recommendations of Resource Allocation Mechanisms in On-Demand Transport Fleets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Alqasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explainable and Transparent AI and Multi-Agent Systems, Third International Workshop (EXTRAAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.97--115, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-82017-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03186967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis ouverts aux systèmes multi-agents dans le cadre des constellations de satellites d'observation de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Designing and Implementing Agro-ecology IoT Applications: Issues from Applied Research Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Bimonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Belhassena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Laneurit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Latest Advances in Enterprise Architectures in the IoT Era (EAIoT’2021)/International Entreprise Distributed Object Computing Workshop (EDOCW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Comp Soc; Griffith Univ; Destinat Gold Coast, Oct 2021, Gold Coast, Australia. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction-based and Distributed Optimization Approaches for Scheduling Observations in Satellite Constellations with Exclusive Orbit Portions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Planning and Scheduling for Space (IWPSS'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247432v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification multi-utilisateurs et multi-satellites de tâches d'observation dans des constellations avec portions d'orbites exclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.117--126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Multi-Agent Model for Resource Allocation Strategies in Online On-Demand Transport with Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems Challenges in Earth Observation Satellite Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom. pp.39-44, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5555/3463952.3463961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181968v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle agent générique pour la comparaison d'approches d'allocation de ressources dans le domaine du transport à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2021: 29ème Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.127--136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Distributed Constraint Optimization in Physical Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décentralisée d’insertion avec amélioration continue de la qualité de la solution pour un système TAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Jeunes Chercheur·ses en Intelligence Artificielle (RJCIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Angers (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02935630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des performances d'algorithmes DCOP pour l'association d'utilisateurs de réseaux HetNets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Insertion Heuristic with Runtime Optimization for On-demand Transport Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Agents in Traffic and Transportation (ATT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing performances of incomplete dcop solvers on hetnet user association problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Declarative Problem Solving Workshop (DPSW@ECAI'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Saint-Jacques-de-Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pyDCOP, a DCOP library for IoT and dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimisation in Multi-Agent Systems (OptMAS@AAMAS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installing Resilience in Distributed Constraint Optimization Operated by Physical Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems (AAMAS) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.2177-2179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et auto-réparation de processus de décisions multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation multi-agent « un-à-plusieurs » et mécanismes de coordination pour la gestion de la satisfaction des utilisateurs d'un service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Deep Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organized and Resilient Distribution of Decisions over Dynamic Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimisation in Multi-Agent Systems (OPTMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stockholm, Sweden. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation sous contraintes distribuée : une introduction au domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decimaxsum: Using decimation to improve max-sum on cyclic dcops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the Catalan Association for Artificial Intelligence (CCIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Roses, Spain. pp.27-36, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-918-8-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Constraint Optimization for the Internet-of-Things (DCOP for IoT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth International Conference on Autonomous Agents and Multiagent Systems (AAMAS'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 16p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une décision collective résiliente sur une infrastructure iot à l'aide du framework pydcop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decimaxsum : Décimer pour résoudre des dcop cycliques plus efficacement. In Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Max-Sum through Decimation to Solve Cyclic Distributed Constraint Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodriguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optimisation in Multi-Agent Systems (OPTMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-to-Many Multi-agent Negotiation and Coordination Mechanisms to Manage User Satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Agent-based Complex Automated Negotiations (ACAN2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche par optimisation distribuée pour la configuration autonome et spontanée d'environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic & Load-Spike Proof One-to-Many Negotiation to Improve the Service Acceptability of an Open SaaS Provider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Autonomous Agents and Multiagent Systems. AAMAS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Deployment of Factor Graph Elements to Operate Max-Sum in Dynamic Ambient Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Optimisation in Multi-Agent Systems (OPTMAS) in conjunction with International Conference on Autonomous Agents and Multi-Agent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71682-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche décentralisée pour l'allocation de courses à la demande à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploiement d'un graphe de facteurs pour l'exécution d'algorithme DCOP dans des environnements ambiants dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAMan: An Adaptive QoE-Aware Negotiation Mechanism for SaaS Elasticity Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multi-Agent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1655-1657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AQUAMan: QoE-driven cost-aware mechanism for SaaS acceptability rate adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Mualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Web Intelligence, WI '17 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.Pages 331-339 </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3106426.3106485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01575677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multiagents pour l'allocation de courses à une flotte de taxis autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive One-to-many Negotiation to Improve The Service Acceptability of an Open SaaS Provider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Agent-based Complex Automated Negotiations (ACAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, São Paulo, Brazil. pp.1-22, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71682-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation «one-to-many» adaptative pour améliorer l'acceptabilité des services d'un fournisseur SaaS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amro Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25es Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Graph Pattern Matching over Knowledge Graph Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Distributed and Event-Based Systems (DEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Irvine, California, United States. pp.214-225, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933267.2933306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTRA: Continuous Query Processing for {RDF} Graph Streams Over Sliding Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scientific and Statistical Database Management (SSDBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2949689.2949701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIONYSUS: Towards Query-aware Distributed Processing of RDF Graph Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on Querying Graph Structured Data (GraphQ'16) at EDBT/ICDT 2016 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche DCOP pour résoudre des problèmes de configuration économe d'environnements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint Martin du Vivier, France. pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Message-passing DCOP Algorithms to Solve Energy-efficient Smart Environment Configuration Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.468-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining a Continuous Marketplace for the Trading and Distribution of Energy in the Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Interfaces between Multiagent Systems, Machine Learning and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestionnaire multi-agent de contexte pour les applications d’intelligence ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Marketplace for the Trading and Distribution of Energy in the Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1285-1293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Self-organization and Reorganization to Adapt M2M Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth IEEE International Conference on Self-Adaptive and Self-Organizing Systems (SASO'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. pp.91-100, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2015.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent based Context Provisioning Deployment in AmI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.225-239, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-K Queries in RDF Graph-based Stream Processing with Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Subercaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM International Conference on Distributed Event-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.293-300, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2772587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy-based Adaptation of Context Provisioning in AmI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Ambient Intelligence (ISAmI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.33-43, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19695-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent based context management in AmI applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Magda Florea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Agent Technology for Ambient Intelligence at the the 20th International Conference on Control Systems and Computer Science (CSCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bucharest, Romania. pp.727-734, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCS.2015.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with ethical conflicts in autonomous agents and multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvain Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Artificial Intelligence and Ethics at the 29th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une place de marché pour la vente et la distribution d'énergie dans les smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and solving the energy allocation problem with continuous prosumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference of the Catalan Association of Artificial Intelligence (CCIA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catalan Association for Artificial Intelligence, Oct 2015, València, Spain. pp.29-38, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-578-4-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualize agent interactions by combining social and physical dimensions in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.107-119, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional environment implementation for enhancing agent interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.1801-1802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualiser l’interaction entre agents en combinant dimensions sociale et physique au sein de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2014. Systèmes Multi-Agents. Principe de Parcimonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Loriol-sur-Drôme, France. pp 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01081326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntelSCEP: Towards an Intelligent Semantic Complex Event Processing Framework for Prosumer-Oriented SmartGrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Semantically Enriched Complex Event Processing and Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OrdRing 2014 - 3rd International Workshop on Ordering and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Trentino, Italy. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01087640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Agent enabled Context Management Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Workshop on Web Intelligence and Smart Sensing (IWWISS '14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Saint Etienne, France. 2p., </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2637064.2637111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Ontology for Prosumer-Oriented Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Gillani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Energy Data Management at 17th International Conference on Extending Database Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athènes, Greece. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00948316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to deal with ethical conflicts in autonomous agents and multi - agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPE 2014 Well-Being, Flourishing, and ICTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. paper 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized space partitioning for multi-agent optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Optimisation in Multi-Agent Systems (OPTMAS) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint-Paul, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00820703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying semantic web technologies to context modeling in ambient intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Pervasive and Context-Aware Middleware (PerCAM 2013) in conjunction with Fourth International Joint Conference on Ambient Intelligence (AmI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dublin, Ireland. pp 217-229, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04406-4_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00868038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Design Space Partitioning for Optimization of an Integrated Thermal Protection System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics, and Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2013-1534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00805114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOOM, an algorithm for finding local optima of expensive functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NICST'2013, New and smart Information Communication Science and Technology to support Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Clermont Ferrand, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00867493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode multi-agent d'optimisation par partionnement auto-organisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21es Journées francophones des systèmes multi-agents (JFSMA'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00820709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating Multiple Candidate Designs with Dynamic Local Surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Structural and Multidisciplinary Optimization (WCSMO-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00805108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swing++ : Méthode multi-agents pour la résolution du problème des mariages stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes journées francophones Modèles Formels de l'Interaction (MFI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00820725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JaCaMo-Based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.161-168, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Based Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Workshop on Multi-Agent Systems (EUMAS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands. pp.205-220, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34799-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Agent Oriented Reorganisation within the JaCaMo infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Infrastructures and tools for multiagent systems: ITMAS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valencia, Spain. p 135-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00724730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squaring the engineering optimization circle : distributed global optimization algorithms for computationally expensive problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramunas Girdziusas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ginsbourger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">invited presentation at RIO 2012 (Interdisciplinary Meeting about Optimization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Univ. of Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Partitioning for Optimization Using Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIAA/ISSMO Multidisciplinary Analysis and Optimization (MAO) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Indianapolis, United States. pp.Article control ID no. 1357758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Based Trust Management System for Multi-Agent Based Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.217-223, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive and Socially-Compliant Trust Management System for Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ACM Symposium On Applied Computing (SAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate-based agents for constrained optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th AIAA Non-Deterministic Approaches Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-1935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00680732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation multi-agent par partitionnement adaptatif de l'espace de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Honfleur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00728459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent based governance model for machine-to-machine networks in a smart parking management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Workshop on SmArt COmmunications in NEtwork Technologies ('ICC'12 WS - SaCoNet-III')</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp. 6468-6472, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2012.6364789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00724774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-agent Organization for the Governance of Machine-to-Machine Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology (IAT'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.Pages 421 - 424, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-Compliance in Trust Management within Virtual Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Web Intelligence and Communities (WI&amp;C'11) at the International Conferences on Web Intelligence and Intelligent Agent Technology (WI-IAT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Lyon, France. p. 322-325, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition of system level reliability-based design optimization to reduce the number of simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Haftka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani V. Sankar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the JaCaMo framework for realising an adaptive room governance application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Sorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGERE! (Actors and aGEnts REloaded) Programming Systems, Languages, and Applications based on Actors, Agents, and Decentralized Control workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, New York, United States. pp.239-242, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2095050.2095088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la confiance et intégration des exigences sociales au sein de communautés virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées francophones des systèmes multi-agents (JFSMA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Agent System Approach to Risk Allocation for Reliability Based Design Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael T. Hafkta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint Etienne, France. pp.submission 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00679657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social-compliance in trust management within virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Multi-agent Systems (EUMAS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Strategy for Negotiating Stable, Equitable and Optimal Matchings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Practical Applications of Agents and Multiagent Systems (PAAMS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Salamanca, Spain. pp.97-102, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19875-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casanova : un comportement d'agent pour l'équité des mariages préservant la privacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA'2011 -- Valenciennes (France) -- 17-19 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Valenciennes, France. pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation multi-agent pour la gouvernance de systèmes Machine-to-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées francophones des systèmes multi-agents (JFSMA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an adaptive trust policy model for open and decentralized virtual communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Trust and Reputation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for the evaluation of self-* systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Raibulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Software Engineering for Adaptive and Self-Managing Systems (Workshop @ ICSE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Cape Town, South Africa. pp.29-38, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1808984.1808988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reorganisation and Self-organisation in Multi-Agent Systems (OrgMod 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Organizational Modeling (OrgMod 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation et auto-organisation dans les systèmes multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des critères d'évaluation de systèmes multi-agents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.123-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using jason and MOISE+ to develop a team of cowboys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop Programming Multi-Agent Systems (ProMAS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.238-242, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03278-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and Evaluating Problem Solving Self-* Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Adaptive and Self-adaptive Systems and Applications (ADAPTIVE 2009), 2009 Computation World: Future Computing, Service Computation, Cognitive, Adaptive, Content, Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Athenes, Greece. p. 137-145, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComputationWorld.2009.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using jason and MOISE+ to develop a team of cowboys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international Workshop on Programming Multi-Agent Systems (ProMAS 08), Agent Contest, held with The Seventh International Joint Conference on Autonomous Agents and Multi-Agent Systems (AAMAS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AmICriM Project: A Truly Body Area Network Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Esteban Garcia Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Sensor Networks (SN 2008) in conjunction with ICCCN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Virgin Islands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches multi-agents auto-organisatrices pour un contrôle manufacturier intelligent et adaptatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.191-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason and MOISE+: Organisational programming in the Agent Contest 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bordini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar on Programming Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulation in Self-Organising Multi-Agent Systems for Adaptive and Intelligent Manufacturing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second IEEE International Conference on Self-Adaption and Self-Organization (SASO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Venise, Italy. p. 107 - 116, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Regulation in Self-Organising Multi-Agent Systems for Adaptive and Intelligent Manufacturing Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsy Kaddoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd International Conference on Self-Adaptive and Self-Organizing Systems 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Venice, Italy. pp.107--116, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2008.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Frequency Assignment Using Cooperative Self-Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Self-Adaptive and Self-Organizing Systems (SASO 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cambridge, MA, United States. pp.183-192, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SASO.2007.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation distribuée de fréquences par auto-organisation coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Carcassonne, France. pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETTO: Emergent Timetabling by Cooperative Self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Self-Organising Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Utrecht, Netherlands. pp.31-45, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11734697_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques for Multi-agent System Reorganization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehl Mellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Engineering Societies in the Agents World (ESAW'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Kusadasi, Turkey. pp.142-152, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11759683_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Self-organising Emergent Systems Design with Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Engineering Societies in the Agents World VII (ESAW 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dublin, Ireland. pp.284-299, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75524-1_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Experiments of Local Decision Based on Cooperative Self-Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Indian International Conference on Artificial Intelligence (IICAI'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Pune, India. pp.3009--3024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative self-organization to design robust and adaptive collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Informatics in Control, Automation and Robotics (ICINCO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC: Institute for Systems and Technologies of Information, Control and Communication, Sep 2005, Barcelona, Spain. pp.236-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent Timetabling Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Agent Systems and Applications IV - 4th International Central and Eastern European Conference on Multi-Agent Systems (CEEMAS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Budapest, Hungary. pp.440-449, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11559221_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sample Application of ADELFE Focusing on Analysis and Design The Mechanical Synthesis Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World V, 5th InternationalWorkshop, ESAW 2004, Toulouse, France, October 20-22, 2004, Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. pp.231--244, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423355_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying ADELFE Methodology to a Mechanism Design Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Capera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Joint Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, NY, United States. pp.1508-1509, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Agent Model Within ADELFE Framework: An Application to a Timetabling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, New York, NY, United States. pp.1506-1507, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AAMAS.2004.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative Agent Model Instantiation to Collective Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World V, 5th InternationalWorkshop, ESAW 2004, Toulouse, France, October 20-22, 2004, Revised Selected and Invited Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Toulouse, France. pp.209-221, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11423355_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for Self-Organizing Applications Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Self-Organising Systems, Nature-Inspired Approaches to Software Engineering [revised and extended papers presented at the Engineering Self-Organising Applications Workshop, {ESOA} 2003, held at {AAMAS} 2003 in Melbourne, Australia, in July 2003 and selected invited papers from leading researchers in self-organisation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Melbourne, Australia. pp.283-298, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24701-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Agents’ Behaviors and Interactions within the Framework of ADELFE Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Engineering Societies in the Agents World (ESAW'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Londres, United Kingdom. pp.311-327, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-25946-6_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living design for open computational systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Linz, Austria. pp.389-394, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENABL.2003.1231442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADELFE: a methodology for adaptive multi-agent systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Peyruqueou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Madrid, Spain. pp.156-169, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-39173-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiagent Coordination In On-demand Transport with Connected Autonomous Vehicles A decentralized resource allocation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT « Les sciences de l’information au service des nouvelles mobilités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03812946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Multi-Agent Model for Resource Allocation Strategies in Online On-Demand Transport with Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Gianessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03186991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination et résilience optimales d’objets intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux sur les activités de recherche sur l‘intelligence artificielle dans les écoles de l’IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02102291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimal Concession Strategy for Reaching Fair, Optimal and Stable Marriages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Everaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Saint-Paul (USA), United States. pp.1319-1320, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie multi-agent pour la négociation d'appariements stables, équitables et optimaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Morge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'2011 -- Saint-Etienne (France) -- 2/3/4 mars 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Étienne, France. pp.2, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles théoriques aux applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Courdier; Jean-Paul Jamont; Gauthier Picard; Laurent Vercouter. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2/2016), 261 p., 2016, Revue d’Intelligence Artificielle, 978‐2‐7462‐4764‐2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements socio-techniques - JFSMA 15 - Vingt-troisièmes Journées Francophones sur les Systèmes Multi-Agents, Rennes, France, June 30th-July 1st, 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Vercouter and Gauthier Picard. Cépaduès Éditions, 2015, 978-2-36493-191-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World X 10th International Workshop, ESAW 2009, Utrecht, The Netherlands, November 18-20, 2009. Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huib Aldewereld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Dignum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 256p, 2009, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10203-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Societies in the Agents World IX 9th International Workshop, ESAW 2008, Saint-Etienne, France, September 24-26, 2008, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Artikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.279, 2009, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02562-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents et Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guessoum Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Mandiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boissier O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glize P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cépaduès Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence : le point sur le i[3]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISBN : 9782364930094, pp. 76-120, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organisation in Constraint Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Marzo Serugendo; Giovanna; Gleizes; Marie-Pierre; Karageorgos; Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-organising Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, p. 347 - 377, 2011, Natural Computing Series, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17348-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes orientées agent et multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. El Fallah-Seghrouchni; J.-P. Briot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies des systèmes multi-agents et applications industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, chapter 2, 2009, Collection IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00675567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Self-Adaptive Multi-Agent Systems: the ADELFE Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henderson-Sellers, B.; Giorgini, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agent-Oriented Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2005, 9781591405818. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-581-8.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ADELFE Methodology - Designing Adaptive Cooperative Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Bergenti; Marie-Pierre Gleizes; Franco Zambonelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodologies and Software Engineering for Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-176, 2004, Multiagent Systems, Artificial Societies, and Simulated Organizations, 978-1-4020-8057-9. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-8058-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Agent Architecture to Design Self-Organizing Collectives: Principles and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gleizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduardo Alonso; Daniel Kudenko; Dimitar Kazakov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptive Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2636, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-158, 2002, Lecture Notes in Computer Science, 978-3-540-40068-4. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44826-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent coordination using distributed constraint optimization and auction-based techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar@SystemX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches décentralisées pour l’allocation de tâches multi-agents et multi-modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GDR RADIA (Raisonnement, Apprentissage et Décision en Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instances of Orbit Slot Allocation Problems modeled as Directed Path Allocation Problems (DPAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7669379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent approach to finding local optima and other ideas about distributed resolution of optimization problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Le Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00867508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Max-Sum through Decimation to Solve Loopy Distributed Constraint Optimization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cerquides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Rodríguez-Aguilar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ecole des Mines de Saint Etienne (EMSE). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle Multi-Agent de gouvernance de réseau Machine-to-Machine pour la gestion intelligente de place de parking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fano Ramparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Management within Virtual Communities: Adaptive and Socially-Compliant Trust Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Yaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'émergence comportementale d'un collectif de robots par auto-organisation coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport de DEA « Représentation des Connaissances et Formalisation du Raisonnement », Université Paul Sabatier - Toulouse III. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes multi-agents adaptatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système multi-agents [cs.MA]. Université Jean Monnet, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01122053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de développement de systèmes multi-agents adaptatifs et conception de logiciels à fonctionnalité émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Système multi-agents [cs.MA]. Université Paul Sabatier Toulouse III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01122398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial des Journées Francophones sur les Systèmes Multi-Agents de 2018, 2019 et 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2018-2019-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, -, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (5-6), pp.415-417, 2022, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.37fr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution et Décentralisation - Vingt-sixièmes journées francophones sur les systèmes multi-agents, JFSMA 2018, Métabief, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gauthier Picard; Christophe Lang; Nicolas Marilleau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782364936751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Self-Adaptive and Self-Organizing Systems, SASO 2016, Augsburg, Germany, September 12-16, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Cabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Suri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Augsburg, Germany. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Computer Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-5090-3534-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux modèles théoriques et applications multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Courdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Jamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (1-2), pp.7--10, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782364931916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId482"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CDED7AE"/>
+    <w:nsid w:val="31811E37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gauthier-picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9888-9906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085586862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/picard_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17788300" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000064744982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/32297471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000036898258" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fayol.mines-stetienne.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboratoirehubertcurien.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onera.fr/en/dtis-information-processing-and-systems" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onera.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w3.onera.fr/ailab/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gauthier-picard.info" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gauthier-picard.info/files/resumel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gianessi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.61" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166342v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.60" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maqrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems11060297" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rust" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.44" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.37en" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3507907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Calvaresi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3071646" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Cerquides" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Rodriguez-Aguilar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzaa069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-201579" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riggio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2876623" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.602-625" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02303732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.223-247" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01612982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cabri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Suri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127332" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01745882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yaich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-170361" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01378918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.81-108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01139804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sorici" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Florea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2015.03.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTNGV87L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-130278" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.471-494" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KJ6KCT4N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bernon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Migeon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2006-2304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.4.43-72" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barrault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sawyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972793v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;no&#239;k Willot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pavero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972807v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120171v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vareilles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097450v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Lussy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guerra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3709347.3743612" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05293218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95973-8_5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099261v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724599v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pour&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Lussy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714779v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649081v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218147v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964386v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075379v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Alqasir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.03.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819936v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694739v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_23" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220061" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539167v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539171v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82017-6_7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233918v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201325v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479790v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhassena" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laneurit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Moussa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00050" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247432v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233885v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181968v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3463952.3463961" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201315v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456368v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02935630v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544172v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011758v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013923v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098294v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113884v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804330v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905229v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861622v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-918-8-27" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861632v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861618v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804326v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436013v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681371v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490497v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71682-4_8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436043v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523844v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487951v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106485" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523845v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487960v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71682-4_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310915v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933306" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288723v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319137v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2949689.2949701" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337704v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298312v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176883v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Cerquides" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139792v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Magda Florea" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122032v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_19" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178224v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Persson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2015.17" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122020v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122038v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19695-4_4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132687v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCS.2015.65" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099705v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Belloni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139791v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176889v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-578-4-29" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081326v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059535v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637110" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01087640v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059510v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637112" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059515v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637111" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948316v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059503v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00868038v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04406-4_22" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00820703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Villanueva" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael T. Haftka" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00805114v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-1534" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00867493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Riviere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00820709v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00805108v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00820725v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680280v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_18" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N3X5B3S8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680722v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34799-3_14" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00724730v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi Fred H&#252;bner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765374v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramunas Girdziusas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728472v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680284v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_24" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LHVX2LRW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680739v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680732v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-1935" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728459v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00724774v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bilal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364789" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674732v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.161" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674806v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani V. Sankar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674744v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.212" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674777v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2095050.2095088" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674763v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674789v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_12" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-73K0T7K0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679657v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael T. Hafkta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674748v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826478v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674739v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674830v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674842v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Raibulet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1808984.1808988" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675584v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675577v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675573v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675602v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bordini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03278-3_18" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XRJHL7LV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675582v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComputationWorld.2009.100" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405604v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban Garcia Ruiz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800706v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Clair" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405602v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Bordini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675613v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405592v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clair" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2008.19" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800707v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205874v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2007.18" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800716v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205637v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11734697_3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7PZN8BNW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205636v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehl Mellouli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759683_9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LNGFPLS1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205872v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75524-1_16" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F5R3HXVK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205856v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205860v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205855v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_44" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FC7N5S81-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205865v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Capera" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423355_17" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KT34GXJ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205633v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.66" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205632v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.93" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205867v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423355_15" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B1522J1V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205623v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24701-2_19" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7G00R04Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205631v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25946-6_20" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ0WL90P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205630v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENABL.2003.1231442" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205160v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyruqueou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39173-8_12" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F8RSBKRH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03812946v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186991v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02102291v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826472v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839399v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457376v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ria.revuesonline.com/resnum.jsp?editionId=3109&amp;amp;Submit2.x=19&amp;amp;Submit2.y=16&amp;amp;Submit2=Envoyer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759393v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675564v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huib Aldewereld" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dignum" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10203-5" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674917v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artikis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02562-4" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488019v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guessoum Z." TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P." TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissier O." TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glize P." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674785v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_14" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675567v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205932v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-581-8.ch007" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205946v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/ku3714781x30q625/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-8058-1_11" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123459v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/8gqx5072vmbl32ta/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44826-8_9" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KJRN6N3V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023093v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021632v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118318v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7669379" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00867508v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534066v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919640v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599271v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649534v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122398v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940440v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.37fr" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050326v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/jfsma-2018-distribution-decentralisation-9782364936751.html" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050344v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=7774239" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759386v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162908v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/JFSMA-2015.-Syst&#232;mes-Multi-Agents.-Environnements-socio-techniques-9782364931916.html" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gauthier-picard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9888-9906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085586862" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/picard_g_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17788300" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000064744982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/32297471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122053v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000036898258" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fayol.mines-stetienne.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://laboratoirehubertcurien.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onera.fr/en/dtis-information-processing-and-systems" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onera.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://w3.onera.fr/ailab/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gauthier-picard.info" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gauthier-picard.info/files/resumel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Daoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gianessi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.61" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166342v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.60" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maqrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems11060297" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rust" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Ramparany" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.44" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940510v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.37en" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3507907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amro Najjar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Mualla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Calvaresi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3071646" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Cerquides" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Rodriguez-Aguilar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzaa069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-201579" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran Anh Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Bradai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riggio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2018.2876623" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861610v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.602-625" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Quang Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kandaraj Piamrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.07.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02303732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.223-247" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01612982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cabri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Suri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127332" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01745882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yaich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-170361" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01378918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.81-108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01139804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sorici" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Florea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2015.03.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTNGV87L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-130278" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Everaere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.471-494" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KJ6KCT4N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bernon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Migeon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122272v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ottens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.12.4.43-72" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122261v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2006-2304" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595150v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille De Lussy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Farges" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guerra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barrault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pralet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sawyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595155v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Perotto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595153v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ligny" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vareilles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yeoh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roie Zivan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595096v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trujillo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595152v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595156v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajdin Sumic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Posenato" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595109v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo S Perotto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014210800004052" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120107v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119432v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120171v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972793v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;no&#239;k Willot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pavero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120145v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Vareilles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972807v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097450v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille de Lussy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119482v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3709347.3743612" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05293218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972791v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95973-8_5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120133v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099261v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hamadi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724599v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robbes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642267v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04770910v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pour&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642291v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Lussy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714779v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649081v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023758v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964386v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075379v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Alqasir" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.03.039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595236v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819936v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694739v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_23" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694752v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA220061" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819952v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539171v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201325v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186967v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82017-6_7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479790v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhassena" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laneurit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Moussa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00050" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247432v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233885v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181968v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3463952.3463961" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201315v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456368v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02935630v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544520v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544172v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011758v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098294v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013923v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113884v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861569v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804330v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861622v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-918-8-27" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861632v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861618v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804326v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802513v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436013v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681371v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490497v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71682-4_8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436043v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523844v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487951v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575677v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106485" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523845v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487960v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71682-4_1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523846v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310915v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933306" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319137v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2949689.2949701" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288723v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337704v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298312v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176883v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Cerquides" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Rodr&#237;guez-Aguilar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139792v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Magda Florea" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122020v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178224v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Persson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2015.17" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122032v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_19" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170923v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2772587" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122038v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19695-4_4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132687v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCS.2015.65" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099705v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Belloni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139791v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176889v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-578-4-29" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122557v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rodriguez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122523v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01081326v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059535v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637110" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01087640v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059510v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637112" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059515v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637064.2637111" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00948316v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059503v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00820703v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Villanueva" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael T. Haftka" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00868038v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04406-4_22" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00805114v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-1534" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00867493v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Riviere" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00820709v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00805108v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00820725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piette" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680280v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_18" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N3X5B3S8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680722v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34799-3_14" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00724730v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi Fred H&#252;bner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramunas Girdziusas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ginsbourger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728472v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680284v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_24" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LHVX2LRW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680739v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00680732v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-1935" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00728459v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00724774v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bilal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364789" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674732v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.161" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674744v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.212" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674806v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani V. Sankar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674777v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2095050.2095088" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674763v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679657v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael T. Hafkta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674748v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674789v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19875-5_12" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-73K0T7K0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826478v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674739v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674830v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674842v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Raibulet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1808984.1808988" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675584v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675577v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675573v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675602v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bordini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03278-3_18" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XRJHL7LV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675582v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComputationWorld.2009.100" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405602v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Bordini" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405604v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban Garcia Ruiz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800706v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Clair" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675613v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405592v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clair" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2008.19" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800707v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205874v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SASO.2007.18" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800716v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205637v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11734697_3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7PZN8BNW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205636v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehl Mellouli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11759683_9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LNGFPLS1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205872v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75524-1_16" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F5R3HXVK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205856v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205860v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205855v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11559221_44" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FC7N5S81-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205865v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Capera" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423355_17" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KT34GXJ6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205633v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.66" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205632v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AAMAS.2004.93" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205867v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11423355_15" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B1522J1V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205623v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24701-2_19" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7G00R04Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205631v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25946-6_20" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ0WL90P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205630v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENABL.2003.1231442" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205160v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peyruqueou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39173-8_12" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F8RSBKRH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03812946v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03186991v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02102291v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826472v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839399v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01457376v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Courdier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jamont" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ria.revuesonline.com/resnum.jsp?editionId=3109&amp;amp;Submit2.x=19&amp;amp;Submit2.y=16&amp;amp;Submit2=Envoyer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759393v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675564v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huib Aldewereld" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dignum" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10203-5" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674917v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Artikis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02562-4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488019v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guessoum Z." TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P." TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissier O." TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glize P." TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674785v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17348-6_14" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00675567v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205932v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-581-8.ch007" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205946v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/ku3714781x30q625/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-8058-1_11" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123459v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/8gqx5072vmbl32ta/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44826-8_9" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KJRN6N3V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023093v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021632v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118318v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7669379" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00867508v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534066v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919640v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599271v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649534v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122398v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940440v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.37fr" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050326v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marilleau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/jfsma-2018-distribution-decentralisation-9782364936751.html" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050344v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=7774239" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759386v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162908v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/JFSMA-2015.-Syst&#232;mes-Multi-Agents.-Environnements-socio-techniques-9782364931916.html" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>