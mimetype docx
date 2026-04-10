--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -4278,51 +4278,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (6)</w:t>
+        <w:t xml:space="preserve">Logiciel (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4358,157 +4358,170 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maqrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rbaryonyx</w:t>
+                <w:t xml:space="preserve">RVLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790195v1</w:t>
+                <w:t xml:space="preserve">hal-02787218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLE</w:t>
               </w:r>
@@ -4720,224 +4733,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RVLE</w:t>
+                <w:t xml:space="preserve">PyVLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5084,51 +4996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vedy-Zecchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.409-442" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3430904361101C944731F5E08EEBFBB820601442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.11.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJQFMV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.11.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maqrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-H. Martelloni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-A. Bisgambiglia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Gonsolin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_26" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Herbez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63536-5.00010-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005543702890296" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004054300320041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.34" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Baudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787213v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787218v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vedy-Zecchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.409-442" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3430904361101C944731F5E08EEBFBB820601442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.11.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJQFMV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.11.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maqrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-H. Martelloni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-A. Bisgambiglia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Gonsolin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_26" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Herbez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63536-5.00010-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005543702890296" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004054300320041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.34" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Baudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787213v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>