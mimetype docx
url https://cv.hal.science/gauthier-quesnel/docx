--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -648,371 +648,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décision dans les agro-écosystèmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of preventive maintenance through a combined maintenance-production simulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (4-5), pp.409-442. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 143 (1), pp.3 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria.27.409-442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650505v1</w:t>
+                <w:t xml:space="preserve">hal-02652028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of preventive maintenance through a combined maintenance-production simulation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décision dans les agro-écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Roux</w:t>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duvivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ramat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 143 (1), pp.3 - 12. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4-5), pp.409-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ria.27.409-442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652028v1</w:t>
+                <w:t xml:space="preserve">hal-02650505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Laboratory Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Duboz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2344,51 +2344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Herbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées DEVS francophones 2016 : Théorie et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Cargèse, France. pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2564,77 +2564,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Global Biennial Conference of the</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.29, </w:t>
@@ -2685,51 +2685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Parallel-DEVS Simulations with Partitioning Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Herbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2802,51 +2802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Herbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation (TMS'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Alexandria, United States. pp.263-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2884,51 +2884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing distributed DEVS simulations with partitioning and Hidden Markov Model learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Herbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3117,51 +3117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC). PRT., Jul 2012, Rome, Italy. 566 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3834,51 +3834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Summer Simulation Multiconference (SummerSim'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4067,51 +4067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4400,51 +4400,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RVLE</w:t>
+                <w:t xml:space="preserve">VLE Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
@@ -4454,74 +4454,87 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787218v1</w:t>
+                <w:t xml:space="preserve">hal-02787213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLE</w:t>
               </w:r>
@@ -4559,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
@@ -4619,51 +4632,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLE Package</w:t>
+                <w:t xml:space="preserve">RVLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
@@ -4673,87 +4686,74 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787213v1</w:t>
+                <w:t xml:space="preserve">hal-02787218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyVLE</w:t>
               </w:r>
@@ -4996,51 +4996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vedy-Zecchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.409-442" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3430904361101C944731F5E08EEBFBB820601442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.11.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJQFMV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.11.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maqrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-H. Martelloni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-A. Bisgambiglia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Gonsolin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_26" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Herbez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63536-5.00010-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005543702890296" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004054300320041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.34" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Baudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787213v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vedy-Zecchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.11.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJQFMV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.409-442" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3430904361101C944731F5E08EEBFBB820601442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.11.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maqrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-H. Martelloni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-A. Bisgambiglia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Gonsolin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_26" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Herbez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63536-5.00010-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005543702890296" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004054300320041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.34" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Baudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>