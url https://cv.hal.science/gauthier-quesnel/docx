--- v2 (2026-05-02)
+++ v3 (2026-05-28)
@@ -368,651 +368,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Crop Allocation Problem using Hard and Soft Constraints</w:t>
+                <w:t xml:space="preserve">Optimization of preventive maintenance through a combined maintenance-production simulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+                <w:t xml:space="preserve">O. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon de Givry</w:t>
+                <w:t xml:space="preserve">David Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (2), pp.151-172. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 143 (1), pp.3 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ro/2013032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024641v1</w:t>
+                <w:t xml:space="preserve">hal-02652028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+                <w:t xml:space="preserve">Décision dans les agro-écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick P. Chabrier</w:t>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian C. Gary</w:t>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4-5), pp.409-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ria.27.409-442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001118v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of preventive maintenance through a combined maintenance-production simulation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving the Crop Allocation Problem using Hard and Soft Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Roux</w:t>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duvivier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Jean-Philippe Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.11.004⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (2), pp.151-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2013032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652028v1</w:t>
+                <w:t xml:space="preserve">hal-01024641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décision dans les agro-écosystèmes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+                <w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+                <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+                <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (4-5), pp.409-442. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria.27.409-442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650505v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Laboratory Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Duboz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol. 10 (no. 1), pp.07-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1158,51 +1158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Model to Simulate Air-Borne Diseases as a Function of Crop Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1262,51 +1262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virtual Laboratory Environment – An operational framework for multi-modelling, simulation and analysis of complex dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Duboz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1385,51 +1385,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of the plant immune response to necrotrophic fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tou Cheu Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,796 +1504,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Wedelin's Heuristic with Sensitivity Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SimMat Diaporthe: un modèle pour prédire la dynamique de maturation des périthèces de Diaporthe helianthi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Vedy-Zecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Maqrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">12. Conférence Internationale sur les Maladies des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734871v1</w:t>
+                <w:t xml:space="preserve">hal-02791441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based simulation for spatial complex systems in VLE environment</w:t>
+                <w:t xml:space="preserve">Improving Wedelin's Heuristic with Sensitivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-H. Martelloni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sara Maqrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon de Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Innocenti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre R. Gonsolin</w:t>
+                <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ACM International Conference of Computing for Engineering and</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Kuala Lumpur, Indonesia. pp.12</w:t>
+              <w:t xml:space="preserve">19. congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734180v1</w:t>
+                <w:t xml:space="preserve">hal-02734871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-based simulation for spatial complex systems in VLE environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-H. Martelloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-A. Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre R. Gonsolin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Symposium on Theory of Modeling and Simulation (SpringSim-TMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Baltimore, United States. pp.12</w:t>
+              <w:t xml:space="preserve">4th ACM International Conference of Computing for Engineering and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Kuala Lumpur, Indonesia. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734101v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimMat Diaporthe: un modèle pour prédire la dynamique de maturation des périthèces de Diaporthe helianthi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Component-based simulation for spatial complex systems in VLE environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-H. Martelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-A. Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre R. Gonsolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Conférence Internationale sur les Maladies des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">Spring Symposium on Theory of Modeling and Simulation (SpringSim-TMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Baltimore, United States. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791441v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed integer programming reformulation of the mixed fruit-vegetable crop allocation problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Mixed Fruit-Vegetable Crop Allocation Problem using MIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maqrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Metz, France. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605661v1</w:t>
+                <w:t xml:space="preserve">hal-02788699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Fruit-Vegetable Crop Allocation Problem using MIP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">A mixed integer programming reformulation of the mixed fruit-vegetable crop allocation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maqrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arras, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60045-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788699v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing mixed fruit-vegetable cropping systems by integer quadratic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maqrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2318,77 +2318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des simulations DEVS distribuées par apprentissage indépendant de la dynamique des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Herbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées DEVS francophones 2016 : Théorie et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Cargèse, France. pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2532,455 +2532,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision in agroecosystems advanced modelling techniques studying global changes in environmental sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing distributed DEVS simulations with partitioning and Hidden Markov Model learning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Herbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Global Biennial Conference of the</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th European Simulation and Modelling Conference - ESM'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Technology Institute, Oct 2015, Leicester, United Kingdom. pp.133-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740144v1</w:t>
+                <w:t xml:space="preserve">hal-01604197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Parallel-DEVS Simulations with Partitioning Techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Decision in agroecosystems advanced modelling techniques studying global changes in environmental sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahuna Akplogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005543702890296⟩</w:t>
+              <w:t xml:space="preserve">19th Global Biennial Conference of the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63536-5.00010-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604415v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Partitioning Graphs in Parallel-DEVS Context for Parallel Simulations</w:t>
+                <w:t xml:space="preserve">Optimization of Parallel-DEVS Simulations with Partitioning Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Herbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation (TMS'15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Colmar, France. pp.289-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005543702890296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604417v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing distributed DEVS simulations with partitioning and Hidden Markov Model learning methods</w:t>
+                <w:t xml:space="preserve">Building Partitioning Graphs in Parallel-DEVS Context for Parallel Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Herbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Simulation and Modelling Conference - ESM'2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Technology Institute, Oct 2015, Leicester, United Kingdom. pp.133-140</w:t>
+              <w:t xml:space="preserve">Symposium On Theory of Modeling and Simulation (TMS'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Alexandria, United States. pp.263-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604197v1</w:t>
+                <w:t xml:space="preserve">hal-01604417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPADE to quantify nitrogen losses in territories and assess mitigation strategies</w:t>
               </w:r>
@@ -3091,77 +3091,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of discret event models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Systems and Technologies of Information, Control and Communication (INSTICC). PRT., Jul 2012, Rome, Italy. 566 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3195,51 +3195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A package system for maintaining large model distributions in VLE software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3286,90 +3286,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution du problème d'allocation de cultures par satisfaction de contraintes pondérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3411,90 +3411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution du problème d’allocation de culture par satisfaction de contraintes pondérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3536,90 +3536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weighted CSP approach for solving spatio-temporal farm planning problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3661,77 +3661,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations in DEVS framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3782,103 +3782,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a deliberative agent system based on DEVS formalism for application in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Summer Simulation Multiconference (SummerSim'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3955,51 +3955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
@@ -4028,103 +4028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle DEVS d’agent intelligent : application à la conduite des systèmes de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahuna Akplogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Planification, Décision et Apprentissage pour la conduite des systèmes. JFPDA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4181,90 +4181,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning parameters of the Wedelin heuristic with application to crew and bus driver scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maqrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon De Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchamitchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -4318,77 +4318,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baryonyx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Maqrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4406,103 +4406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLE Package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4520,103 +4520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
@@ -4638,51 +4638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RVLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4739,51 +4739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyVLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4996,51 +4996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vedy-Zecchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024641v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.11.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJQFMV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650505v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.409-442" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3430904361101C944731F5E08EEBFBB820601442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.11.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maqrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-H. Martelloni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-A. Bisgambiglia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Gonsolin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791441v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_26" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Herbez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63536-5.00010-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005543702890296" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604197v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004054300320041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.34" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Baudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vedy-Zecchini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.11.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZJQFMV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.409-442" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3430904361101C944731F5E08EEBFBB820601442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2013032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Duboz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643108v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bont&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049406" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2008.11.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844038v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou Cheu Xiong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Raffaele" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jasson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791441v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maqrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-H. Martelloni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Innocenti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-A. Bisgambiglia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Gonsolin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60045-1_26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Herbez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604197v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63536-5.00010-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005543702890296" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004054300320041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.34" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00809833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458609v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Baudet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787213v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>