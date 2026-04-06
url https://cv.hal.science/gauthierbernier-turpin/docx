--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,1850 +66,1850 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do suspended particles matter for wastewater-based epidemiology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 280, pp.123543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002533v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05155910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Wastewater to Monitor Suggested Changes in Dietary Intake: A Participatory Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Fleur Barfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.872-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11524-025-00992-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05187583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeted and non-target screening of biomarkers in wastewater: towards a unique analytical methodology for sample preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (36), pp.6241-6256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4AY00843J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antihistamines monitoring in wastewater to assess seasonal pollen exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment (ICCE-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of the Parisian conurbation: trends and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Jun 2024, Delft University, Netherlands</w:t>
+              <w:t xml:space="preserve">Congrès FROG6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623740v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sediment-based epidemiology ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUDA; SCORE network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatio-temporelle de la matière et des molécules organiques dans les sédiments du réseau d'assainissement de la Ville de Paris. Lien avec les pratiques et usages durant l'Anthropocène</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Long term monitoring of the Parisian conurbation: trends and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement et Société 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESMO, Mar 2024, Semur en Auxois, France</w:t>
+              <w:t xml:space="preserve">ICUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jun 2024, Delft University, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623220v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
+                <w:t xml:space="preserve">Distribution spatio-temporelle de la matière et des molécules organiques dans les sédiments du réseau d'assainissement de la Ville de Paris. Lien avec les pratiques et usages durant l'Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t>
+              <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement et Société 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESMO, Mar 2024, Semur en Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446977v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using wastewater as a tool to monitor induced dietary intake changes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Asselin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUDA; Score Network, Oct 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755119v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse des antihistaminiques dans les eaux usées : un moyen d’évaluer l’exposition au pollen ?</w:t>
+                <w:t xml:space="preserve">Using wastewater as a tool to monitor induced dietary intake changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études scientifiques du RNSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National de Surveillance Aérobiologique; Région Ile-de-France, Dec 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
+              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUDA; Score Network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845317v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal distribution of organic matter and molecules in the sediments of the City of Paris sewerage system. Link with practices and uses during the Anthropocene using a multi-proxy approach.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">L’analyse des antihistaminiques dans les eaux usées : un moyen d’évaluer l’exposition au pollen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUD 2024 - Internation Conference of Urban Drainage 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées d'études scientifiques du RNSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National de Surveillance Aérobiologique; Région Ile-de-France, Dec 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623181v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
+                <w:t xml:space="preserve">Spatial and temporal distribution of organic matter and molecules in the sediments of the City of Paris sewerage system. Link with practices and uses during the Anthropocene using a multi-proxy approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès FROG6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ICUD 2024 - Internation Conference of Urban Drainage 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446998v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.14792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446839v1</w:t>
-              </w:r>
-[...566 lines deleted...]
-                <w:t xml:space="preserve">hal-04671482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1927,103 +1927,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t>
@@ -2052,103 +2052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition des Journées Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Orléans, France. </w:t>
@@ -2190,51 +2190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of organic contaminants in raw wastewater by targeted and non-targeted screening: an effective tool for assessing urban metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,51 +2471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623740v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05187583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-025-00992-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002533v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cenik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123543" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002533v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cenik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123543" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05187583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-025-00992-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>