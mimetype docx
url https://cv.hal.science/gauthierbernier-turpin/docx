--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -100,511 +100,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do suspended particles matter for wastewater-based epidemiology?</w:t>
+                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 280, pp.123543. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002533v2</w:t>
+                <w:t xml:space="preserve">insu-05155910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Wastewater to Monitor Suggested Changes in Dietary Intake: A Participatory Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Anne-Fleur Barfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Urban Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.872-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11524-025-00992-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05155910v1</w:t>
+                <w:t xml:space="preserve">insu-05187583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Wastewater to Monitor Suggested Changes in Dietary Intake: A Participatory Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Do suspended particles matter for wastewater-based epidemiology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Carré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+                <w:t xml:space="preserve">Chloé Cenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Asselin</w:t>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Fleur Barfuss</w:t>
+                <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 102, pp.872-876. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 280, pp.123543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11524-025-00992-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05187583v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002533v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted and non-target screening of biomarkers in wastewater: towards a unique analytical methodology for sample preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (36), pp.6241-6256. </w:t>
@@ -674,90 +674,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antihistamines monitoring in wastewater to assess seasonal pollen exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Visez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -793,484 +793,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Long term monitoring of the Parisian conurbation: trends and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès FROG6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ICUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jun 2024, Delft University, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446998v1</w:t>
+                <w:t xml:space="preserve">hal-04623740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sediment-based epidemiology ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUDA; SCORE network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of the Parisian conurbation: trends and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Using wastewater as a tool to monitor induced dietary intake changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Jun 2024, Delft University, Netherlands</w:t>
+              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUDA; Score Network, Oct 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623740v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatio-temporelle de la matière et des molécules organiques dans les sédiments du réseau d'assainissement de la Ville de Paris. Lien avec les pratiques et usages durant l'Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement et Société 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RESMO, Mar 2024, Semur en Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1295,90 +1295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1414,437 +1414,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using wastewater as a tool to monitor induced dietary intake changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’analyse des antihistaminiques dans les eaux usées : un moyen d’évaluer l’exposition au pollen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUDA; Score Network, Oct 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journées d'études scientifiques du RNSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National de Surveillance Aérobiologique; Région Ile-de-France, Dec 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755119v1</w:t>
+                <w:t xml:space="preserve">hal-04845317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse des antihistaminiques dans les eaux usées : un moyen d’évaluer l’exposition au pollen ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal distribution of organic matter and molecules in the sediments of the City of Paris sewerage system. Link with practices and uses during the Anthropocene using a multi-proxy approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études scientifiques du RNSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau National de Surveillance Aérobiologique; Région Ile-de-France, Dec 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
+              <w:t xml:space="preserve">ICUD 2024 - Internation Conference of Urban Drainage 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845317v1</w:t>
+                <w:t xml:space="preserve">hal-04623181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal distribution of organic matter and molecules in the sediments of the City of Paris sewerage system. Link with practices and uses during the Anthropocene using a multi-proxy approach.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUD 2024 - Internation Conference of Urban Drainage 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Congrès FROG6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623181v1</w:t>
+                <w:t xml:space="preserve">hal-05446998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1927,103 +1927,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t>
@@ -2052,90 +2052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2177,77 +2177,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of organic contaminants in raw wastewater by targeted and non-targeted screening: an effective tool for assessing urban metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,51 +2471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002533v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cenik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123543" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05187583v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-025-00992-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05187583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-025-00992-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002533v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cenik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>