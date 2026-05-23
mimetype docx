--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,1850 +66,1850 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antihistamines monitoring in wastewater to assess seasonal pollen exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment (ICCE-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a sediment-based epidemiology ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUDA; SCORE network, Oct 2024, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long term monitoring of the Parisian conurbation: trends and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Jun 2024, Delft University, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution spatio-temporelle de la matière et des molécules organiques dans les sédiments du réseau d'assainissement de la Ville de Paris. Lien avec les pratiques et usages durant l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ResMO 2024 - Matière organique, Environnement et Société 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESMO, Mar 2024, Semur en Auxois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using wastewater as a tool to monitor induced dietary intake changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Testing the Waters 7 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUDA; Score Network, Oct 2024, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse des antihistaminiques dans les eaux usées : un moyen d’évaluer l’exposition au pollen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Visez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études scientifiques du RNSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau National de Surveillance Aérobiologique; Région Ile-de-France, Dec 2024, Saint-Ouen (Seine-Saint-Denis), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial and temporal distribution of organic matter and molecules in the sediments of the City of Paris sewerage system. Link with practices and uses during the Anthropocene using a multi-proxy approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICUD 2024 - Internation Conference of Urban Drainage 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès FROG6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ratié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldschmidt2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2023.14792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05155910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Wastewater to Monitor Suggested Changes in Dietary Intake: A Participatory Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Fleur Barfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 102, pp.872-876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11524-025-00992-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05187583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do suspended particles matter for wastewater-based epidemiology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 280, pp.123543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002533v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted and non-target screening of biomarkers in wastewater: towards a unique analytical methodology for sample preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mebold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (36), pp.6241-6256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4AY00843J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671482v1</w:t>
-              </w:r>
-[...1251 lines deleted...]
-                <w:t xml:space="preserve">hal-05446839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1927,103 +1927,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t>
@@ -2052,103 +2052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition des Journées Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Orléans, France. </w:t>
@@ -2177,77 +2177,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of organic contaminants in raw wastewater by targeted and non-targeted screening: an effective tool for assessing urban metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,51 +2471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05187583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-025-00992-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002533v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cenik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755119v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845317v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Visez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mebold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Asselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05187583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Barfuss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-025-00992-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002533v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cenik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123543" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4AY00843J" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>