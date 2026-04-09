--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -2264,3302 +2264,3302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crédits à l'exportation : Le règlement délégué 2023/2738 de l’UE du 28 septembre 2023,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.doctrine 141, n° 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le cadre juridique des « green bonds » instauré par le règlement (UE) 2023/2631 du 22 novembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.doctrine 141, n° 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Crédits à l'exportation : Le règlement délégué 2023/2738 de l’UE du 28 septembre 2023,</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dématérialisation des titres transférables. Commentaire de la Loi du 13 juin 2024 visant à accroitre le financement des entreprises et l'attractivité de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.doctrine 141, n° 4</w:t>
+              <w:t xml:space="preserve">, 2024, 37, chr. de droit du commerce international, p. 1511, n° 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Dématérialisation des titres transférables. Commentaire de la Loi du 13 juin 2024 visant à accroitre le financement des entreprises et l'attractivité de la France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obs. ss. Cass. com., 8 février 2023, n° 20-22.496 (CMR. Règles de prescription)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 37, chr. de droit du commerce international, p. 1511, n° 5</w:t>
+              <w:t xml:space="preserve">, 2023, pp.in Chron. de droit du commerce international</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">obs. ss. Cass. com., 8 février 2023, n° 20-22.496 (CMR. Règles de prescription)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exportation de déchets. Obs sous Cass. crim. 7 sept. 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.in Chron. de droit du commerce international</w:t>
+              <w:t xml:space="preserve">, 2023, 4, pp.228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Exportation de déchets. Obs sous Cass. crim. 7 sept. 2022.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit export et énergies fossiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bpifrance Assurance Export. Transfert à Bpifrance Assurance Export de mécanismes de soutien public.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obs. ss. Cass. com. 24 mai 2023, n° 21-15.151 (Transport maritime : notion de livraison dans la convention de Bruxelles de 1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.in chr. de droit du commerce international</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obs. ss. Cass. com. 15 mars 2023 (Crédit documentaire et compensation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.in Chr. de droit du commerce international</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestataire de services sur crypto-actifs en difficulté : L’apport du droit bancaire et financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 93-96, dossier n°58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garanties à première demande. Obs. sous Cass. com. 12 oct. 2022, n° 21-11.039</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Crédit export et énergies fossiles</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité économique. Commentaire de la loi japonaise de &amp;quot;promotion de mesures économiques et de la sécurité globale&amp;quot; du 11 mai 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.229</w:t>
+              <w:t xml:space="preserve">, 2022, p. 1644. In Chronique de droit du commerce international (M. Menjucq et C. Nourrissat), n° 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bpifrance Assurance Export. Transfert à Bpifrance Assurance Export de mécanismes de soutien public.</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. com. 23 mars 2022, n° 19-103, obs. (transport maritime. Convention de Bruxelles. Marchandises en vrac).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.229</w:t>
+              <w:t xml:space="preserve">, 2022, p. 1643, in chronique de droit du commerce international, n° 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obs. ss. Cass. com. 24 mai 2023, n° 21-15.151 (Transport maritime : notion de livraison dans la convention de Bruxelles de 1924)</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crypto-actifs. Commentaire de la proposition de règlement européen sur les marchés de crypto-actifs (MiCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.in chr. de droit du commerce international</w:t>
+              <w:t xml:space="preserve">, 2022, p. 1644 s. In Chronique de droit du commerce international (M. Menjucq et C. Nourrissat)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">obs. ss. Cass. com. 15 mars 2023 (Crédit documentaire et compensation)</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. civ. 1, 8 sept. 2021 (n° 20-14.201), Swaps et ensembles contractuels indivisibles), JCP G. 2022 p. 240, n° 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.in Chr. de droit du commerce international</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp. 93-96, dossier n°58</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decreto legislativo n° 57 du 8 juin 2021 du Salvador, dit « Ley Bitcoin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.240, n° 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Garanties à première demande. Obs. sous Cass. com. 12 oct. 2022, n° 21-11.039</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « Pratiques internationales standards relatives aux garanties sur demande » de la CCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4, pp.228</w:t>
+              <w:t xml:space="preserve">, 2022, pp.P. 235, n° 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique « Droit du commerce international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 1644. In Chronique de droit du commerce international (M. Menjucq et C. Nourrissat), n° 3</w:t>
+              <w:t xml:space="preserve">, 2022, doctrine 148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. civ. 1, 25 mars 2020 (n° 18-23.803) et Cass. civ. 1, 10 mars 2021 (n° 18-24699) (Taux d’intérêts négatifs et contrats de prêt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique « Commerce international – Droit du commerce international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 1643, in chronique de droit du commerce international, n° 2</w:t>
+              <w:t xml:space="preserve">, 2021, doctrine 132 et JCP E 2021, étude 1124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique « Commerce international – Droit du commerce international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 1644 s. In Chronique de droit du commerce international (M. Menjucq et C. Nourrissat)</w:t>
+              <w:t xml:space="preserve">, 2021, doctrine 941 et JCP E 2021, étude 1464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cass. civ. 1, 8 sept. 2021 (n° 20-14.201), Swaps et ensembles contractuels indivisibles), JCP G. 2022 p. 240, n° 6</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CJUE, gde ch., 15 juil. 2021, aff. C-911/19 (Contrôle des orientations de l’Autorité Bancaire Européenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. com., 6 janvier 2021 (n° 18-15.228), Champ d’application des règles de La Haye en matière de transport maritime sur les documents similaires au connaissement, JCP G. sept. 2021, p. 1656, n° 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. Com. 19 sept. 2018 (Champ d’application de l’article L. 650-1 du Code de commerce)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.240, n° 7</w:t>
+              <w:t xml:space="preserve">, 2019, doctrine 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunités d’exécution : sur un air de tango... Note ss Cass. 1re Civ., 10 janv. 2018, n° 16-22.494 (avec G. Bourdeaux, M. Menjucq).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Études 1282, p.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exequatur d’une sentence arbitrale et allégation de Note ss Cass. 1re Civ., 13 sept. 2017, n° 16-25.657</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, étude 1282, p. 33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommandation de décision du Conseil autorisant l’ouverture de négociation relatives à une convention instituant un tribunal multilatéral chargé du règlement des différends en matière d’investissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Menjucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, étude 1282, p. 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement des PME et ETI : Renouvellement des approches traditionnelles et développement de nouveaux vecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, dossier 12 (n°3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription de l’action, l’ordre public et la Convention de Vienne. Note sous Cass. Com., 6 déc. 2017, n° 16-15.674</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, étude 1282, p. 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, doctrine 157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, doctrine 965, 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Testart et la science juridique in Alain Testart « L’édification d’une sociologie générale », préf. Ph. Descola, pp. 81-91</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, étude 1496, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une régulation des FinTechs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dossier 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1546</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement des PME et des ETI : Le vecteur du placement privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement des PME et des ETI : Le vecteur du placement privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une régulation des Fintechs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, doctrine 148</w:t>
+              <w:t xml:space="preserve">, 2016, doctrine 241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...2058 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menjucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, doctrine 1020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6451,648 +6451,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La réglementation prudentielle légitimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des affaires post-crise. Post-crisis Business Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gautier Bourdeaux; George Lekkas, May 2023, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Law and Norms. Concepts and developments in the light of ESR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques de transformation organisationnelles, normatives et territoriales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Petia Koleva, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mutations de la mondialisation, crises et évolutions juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des affaires post-crise. Post-crisis Business Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gautier Bourdeaux; Georges Lekkas, May 2023, Athènes, Grèce., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La réglementation prudentielle légitimée</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau paradigme du droit des investissements étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des affaires post-crise. Post-crisis Business Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Gautier Bourdeaux; George Lekkas, May 2023, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">, Gautier BOURDEAUX; George Lekkas, May 2023, Athènes, Grèce, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Petia Koleva, Nov 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit privé de l’archéologie : entre droit commun et droit spécial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit de l’archéologie : entre reconnaissance et questionnements. Points de vue croisés des juristes et des archéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gautier BOURDEAUX; George Lekkas, May 2023, Athènes, Grèce, Grèce</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des affaires à l’aune de la pandémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des affaires à l’aune de la pandémie de Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau droit des investissements étrangers en France et en Europe. Vers un changement de paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Labex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, Apr 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de nouveaux indices de référence. L'adaptation contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les taux d'intérêt bancaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Malakoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le nouveau droit des investissements étrangers en France et en Europe. Vers un changement de paradigme ?</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03666886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la compliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Labex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04138205v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03666886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les taux d’intérêt bancaires : l’adaptation contractuelle</w:t>
               </w:r>
@@ -8496,51 +8496,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37ECE5D7"/>
+    <w:nsid w:val="F63EE88E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8727,51 +8727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-bourdeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3969-0779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourdeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lekkas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie de Coussergues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Gabteni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03579251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nourissat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menjucq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03341572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03124618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845236v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01897799v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01761501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01989145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664300v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01720000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01734250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01734263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572567v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138205v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664375v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-bourdeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3969-0779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourdeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lekkas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie de Coussergues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Gabteni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03579251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nourissat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menjucq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03124618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03341572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845236v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01761501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01897799v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01989145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01720000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01734250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01734263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664375v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>