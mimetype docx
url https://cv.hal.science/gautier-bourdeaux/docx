--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1643,3923 +1643,3923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transport international de marchandises par route : CMR et arrimage des marchandise (Obs. ss. CA Paris, pôle 5, ch. 5, 12 sept. 2024, n°21/12819 (</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, p. 177 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. com., 12 mars 2025, n° 23-20.432 : Compétence internationale de l'Autorité des Marchés Financiers (AMF).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 41,doctr. 1149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance-crédit : Adaptation temporaire du régime s'agissant des exportations de vins et spiritueux à destination des États-Unis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°41, doctr. 1149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finance verte. Rapport du HCJP sur les aspects juridiques et réglementaires des crédits carbones volontaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, p. 179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nantissement de crypto-actifs (Loi n° 2025-391 du 30 avril 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 41, doctr. 1149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crédit documentaire : &amp;quot;Technical advisory briefing n° 10&amp;quot; de la CCI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, p. 178 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cass. com., 12 mars 2025, n° 23-20.432 : Compétence internationale de l'Autorité des Marchés Financiers (AMF).</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obs. sous Cass. com., 22 nov. 2023 (n° 22-17.843)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 41,doctr. 1149</w:t>
+              <w:t xml:space="preserve">, 2024, pp.Chronique de droit du commerce international, doctrine 141, n° 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assurance-crédit : Adaptation temporaire du régime s'agissant des exportations de vins et spiritueux à destination des États-Unis.</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résiliation-compensation des swaps et exclusion des règles des procédures collectives; obs. ss Cass. com. 6 mars 2024, n° 23-40.023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n°41, doctr. 1149</w:t>
+              <w:t xml:space="preserve">, 2024, 37, chr. de droit du commerce international, p. 1510, n° 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transport international de marchandises par route : CMR et arrimage des marchandise (Obs. ss. CA Paris, pôle 5, ch. 5, 12 sept. 2024, n°21/12819 (</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention relative au contrat de transport international de marchandises par route (CMR), obs. ss Cass. com., 27 mars 2024, n° 22-22.586</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, p. 177 s</w:t>
+              <w:t xml:space="preserve">, 2024, 37, chr. de droit du commerce international, p. 1509, n° 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Finance verte. Rapport du HCJP sur les aspects juridiques et réglementaires des crédits carbones volontaires</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre juridique des « green bonds » instauré par le règlement (UE) 2023/2631 du 22 novembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, p. 179</w:t>
+              <w:t xml:space="preserve">, 2024, pp.doctrine 141, n° 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le nantissement de crypto-actifs (Loi n° 2025-391 du 30 avril 2025)</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédits à l'exportation : Le règlement délégué 2023/2738 de l’UE du 28 septembre 2023,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 41, doctr. 1149</w:t>
+              <w:t xml:space="preserve">, 2024, pp.doctrine 141, n° 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obs. sous Cass. com., 22 nov. 2023 (n° 22-17.843)</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dématérialisation des titres transférables. Commentaire de la Loi du 13 juin 2024 visant à accroitre le financement des entreprises et l'attractivité de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.Chronique de droit du commerce international, doctrine 141, n° 3</w:t>
+              <w:t xml:space="preserve">, 2024, 37, chr. de droit du commerce international, p. 1511, n° 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Résiliation-compensation des swaps et exclusion des règles des procédures collectives; obs. ss Cass. com. 6 mars 2024, n° 23-40.023</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bpifrance Assurance Export. Transfert à Bpifrance Assurance Export de mécanismes de soutien public.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 37, chr. de droit du commerce international, p. 1510, n° 4</w:t>
+              <w:t xml:space="preserve">, 2023, pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Convention relative au contrat de transport international de marchandises par route (CMR), obs. ss Cass. com., 27 mars 2024, n° 22-22.586</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obs. ss. Cass. com. 24 mai 2023, n° 21-15.151 (Transport maritime : notion de livraison dans la convention de Bruxelles de 1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 37, chr. de droit du commerce international, p. 1509, n° 3</w:t>
+              <w:t xml:space="preserve">, 2023, pp.in chr. de droit du commerce international</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Crédits à l'exportation : Le règlement délégué 2023/2738 de l’UE du 28 septembre 2023,</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obs. ss. Cass. com. 15 mars 2023 (Crédit documentaire et compensation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.doctrine 141, n° 4</w:t>
+              <w:t xml:space="preserve">, 2023, pp.in Chr. de droit du commerce international</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le cadre juridique des « green bonds » instauré par le règlement (UE) 2023/2631 du 22 novembre 2023</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exportation de déchets. Obs sous Cass. crim. 7 sept. 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.doctrine 141, n° 5</w:t>
+              <w:t xml:space="preserve">, 2023, 4, pp.228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dématérialisation des titres transférables. Commentaire de la Loi du 13 juin 2024 visant à accroitre le financement des entreprises et l'attractivité de la France</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit export et énergies fossiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 37, chr. de droit du commerce international, p. 1511, n° 5</w:t>
+              <w:t xml:space="preserve">, 2023, pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prestataire de services sur crypto-actifs en difficulté : L’apport du droit bancaire et financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp. 93-96, dossier n°58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garanties à première demande. Obs. sous Cass. com. 12 oct. 2022, n° 21-11.039</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obs. ss. Cass. com., 8 février 2023, n° 20-22.496 (CMR. Règles de prescription)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.in Chron. de droit du commerce international</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Exportation de déchets. Obs sous Cass. crim. 7 sept. 2022.</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité économique. Commentaire de la loi japonaise de &amp;quot;promotion de mesures économiques et de la sécurité globale&amp;quot; du 11 mai 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4, pp.228</w:t>
+              <w:t xml:space="preserve">, 2022, p. 1644. In Chronique de droit du commerce international (M. Menjucq et C. Nourrissat), n° 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Crédit export et énergies fossiles</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. com. 23 mars 2022, n° 19-103, obs. (transport maritime. Convention de Bruxelles. Marchandises en vrac).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.229</w:t>
+              <w:t xml:space="preserve">, 2022, p. 1643, in chronique de droit du commerce international, n° 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bpifrance Assurance Export. Transfert à Bpifrance Assurance Export de mécanismes de soutien public.</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crypto-actifs. Commentaire de la proposition de règlement européen sur les marchés de crypto-actifs (MiCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.229</w:t>
+              <w:t xml:space="preserve">, 2022, p. 1644 s. In Chronique de droit du commerce international (M. Menjucq et C. Nourrissat)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Obs. ss. Cass. com. 24 mai 2023, n° 21-15.151 (Transport maritime : notion de livraison dans la convention de Bruxelles de 1924)</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. civ. 1, 8 sept. 2021 (n° 20-14.201), Swaps et ensembles contractuels indivisibles), JCP G. 2022 p. 240, n° 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.in chr. de droit du commerce international</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">obs. ss. Cass. com. 15 mars 2023 (Crédit documentaire et compensation)</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decreto legislativo n° 57 du 8 juin 2021 du Salvador, dit « Ley Bitcoin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.in Chr. de droit du commerce international</w:t>
+              <w:t xml:space="preserve">, 2022, pp.240, n° 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp. 93-96, dossier n°58</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique « Droit du commerce international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, doctrine 148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Garanties à première demande. Obs. sous Cass. com. 12 oct. 2022, n° 21-11.039</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « Pratiques internationales standards relatives aux garanties sur demande » de la CCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4, pp.228</w:t>
+              <w:t xml:space="preserve">, 2022, pp.P. 235, n° 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. civ. 1, 25 mars 2020 (n° 18-23.803) et Cass. civ. 1, 10 mars 2021 (n° 18-24699) (Taux d’intérêts négatifs et contrats de prêt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique « Commerce international – Droit du commerce international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 1644. In Chronique de droit du commerce international (M. Menjucq et C. Nourrissat), n° 3</w:t>
+              <w:t xml:space="preserve">, 2021, doctrine 132 et JCP E 2021, étude 1124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique « Commerce international – Droit du commerce international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 1643, in chronique de droit du commerce international, n° 2</w:t>
+              <w:t xml:space="preserve">, 2021, doctrine 941 et JCP E 2021, étude 1464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Crypto-actifs. Commentaire de la proposition de règlement européen sur les marchés de crypto-actifs (MiCA)</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CJUE, gde ch., 15 juil. 2021, aff. C-911/19 (Contrôle des orientations de l’Autorité Bancaire Européenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. com., 6 janvier 2021 (n° 18-15.228), Champ d’application des règles de La Haye en matière de transport maritime sur les documents similaires au connaissement, JCP G. sept. 2021, p. 1656, n° 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 1644 s. In Chronique de droit du commerce international (M. Menjucq et C. Nourrissat)</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. Com. 19 sept. 2018 (Champ d’application de l’article L. 650-1 du Code de commerce)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2019, doctrine 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommandation de décision du Conseil autorisant l’ouverture de négociation relatives à une convention instituant un tribunal multilatéral chargé du règlement des différends en matière d’investissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, étude 1282, p. 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement des PME et ETI : Renouvellement des approches traditionnelles et développement de nouveaux vecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, dossier 12 (n°3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription de l’action, l’ordre public et la Convention de Vienne. Note sous Cass. Com., 6 déc. 2017, n° 16-15.674</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, étude 1282, p. 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, doctrine 157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, doctrine 965, 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Testart et la science juridique in Alain Testart « L’édification d’une sociologie générale », préf. Ph. Descola, pp. 81-91</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, étude 1496, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunités d’exécution : sur un air de tango... Note ss Cass. 1re Civ., 10 janv. 2018, n° 16-22.494 (avec G. Bourdeaux, M. Menjucq).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Études 1282, p.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exequatur d’une sentence arbitrale et allégation de Note ss Cass. 1re Civ., 13 sept. 2017, n° 16-25.657</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, étude 1282, p. 33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1546</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une régulation des FinTechs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dossier 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement des PME et des ETI : Le vecteur du placement privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement des PME et des ETI : Le vecteur du placement privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une régulation des Fintechs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.240, n° 7</w:t>
+              <w:t xml:space="preserve">, 2016, doctrine 241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...2057 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menjucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, doctrine 1020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6382,1144 +6382,1144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Law and Norms. Concepts and developments in the light of ESR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques de transformation organisationnelles, normatives et territoriales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Petia Koleva, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réglementation prudentielle légitimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des affaires post-crise. Post-crisis Business Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gautier Bourdeaux; George Lekkas, May 2023, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations de la mondialisation, crises et évolutions juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des affaires post-crise. Post-crisis Business Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gautier Bourdeaux; Georges Lekkas, May 2023, Athènes, Grèce., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau paradigme du droit des investissements étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des affaires post-crise. Post-crisis Business Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gautier BOURDEAUX; George Lekkas, May 2023, Athènes, Grèce, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le nouveau droit japonais de sécurité économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque de l'AFDSD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Droit Sécurité et Défense, Sep 2023, Strasbourg (67000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Gautier Bourdeaux; George Lekkas, May 2023, Athènes, Greece</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit privé de l’archéologie : entre droit commun et droit spécial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit de l’archéologie : entre reconnaissance et questionnements. Points de vue croisés des juristes et des archéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Petia Koleva, Nov 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des affaires à l’aune de la pandémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des affaires à l’aune de la pandémie de Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gautier Bourdeaux; Georges Lekkas, May 2023, Athènes, Grèce., France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau droit des investissements étrangers en France et en Europe. Vers un changement de paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Labex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gautier BOURDEAUX; George Lekkas, May 2023, Athènes, Grèce, Grèce</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de nouveaux indices de référence. L'adaptation contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les taux d'intérêt bancaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Malakoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03666886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Labex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, Apr 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les taux d’intérêt bancaires : l’adaptation contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Taux d’intérêt bancaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal aspects of the Sukuk development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque à l’Universiti Putra Malaysia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Kuala Lumpur, Malaisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Malakoff, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle, banque, finance et assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle régulation pour l’intelligence artificielle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle, banque et finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence Artificielle et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Malakoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03666880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouvellement de l’analyse juridique de la monnaie à l’aune du développement des crypto-monnaies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le renouvellement de l’analyse juridique de la monnaie à l’aune du développement des crypto-monnaies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Kuala Lumpur, Malaisie</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finance and Entrepreneurship in India. Learning from cross country experience », Mumbai 15 et 16 oct. 2018, Université Paris Diderot et Tata Institute for Social Science.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrepreuneurship in India - Université Paris Cité et Tata Institué for Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664303v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04138215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre la corruption et les manquements à la probité</w:t>
               </w:r>
@@ -8496,51 +8496,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F63EE88E"/>
+    <w:nsid w:val="51C39A8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8727,51 +8727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-bourdeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3969-0779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourdeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lekkas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie de Coussergues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Gabteni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664393v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03579251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nourissat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menjucq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03124618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03341572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845236v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01761501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01897799v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01989145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139812v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719998v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01720000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01734250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01734263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664375v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-bourdeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3969-0779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourdeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lekkas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie de Coussergues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Gabteni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920004v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360880v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03579251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nourissat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menjucq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03124618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03341572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01761501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01897799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664301v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01989145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01720000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01734250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01734263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572568v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664375v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>