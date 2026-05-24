--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1643,3638 +1643,3638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crédit documentaire : &amp;quot;Technical advisory briefing n° 10&amp;quot; de la CCI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, p. 178 s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transport international de marchandises par route : CMR et arrimage des marchandise (Obs. ss. CA Paris, pôle 5, ch. 5, 12 sept. 2024, n°21/12819 (</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, p. 177 s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cass. com., 12 mars 2025, n° 23-20.432 : Compétence internationale de l'Autorité des Marchés Financiers (AMF).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 41,doctr. 1149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurance-crédit : Adaptation temporaire du régime s'agissant des exportations de vins et spiritueux à destination des États-Unis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°41, doctr. 1149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finance verte. Rapport du HCJP sur les aspects juridiques et réglementaires des crédits carbones volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, p. 179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nantissement de crypto-actifs (Loi n° 2025-391 du 30 avril 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 41, doctr. 1149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Crédit documentaire : &amp;quot;Technical advisory briefing n° 10&amp;quot; de la CCI.</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obs. sous Cass. com., 22 nov. 2023 (n° 22-17.843)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, p. 178 s</w:t>
+              <w:t xml:space="preserve">, 2024, pp.Chronique de droit du commerce international, doctrine 141, n° 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Obs. sous Cass. com., 22 nov. 2023 (n° 22-17.843)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résiliation-compensation des swaps et exclusion des règles des procédures collectives; obs. ss Cass. com. 6 mars 2024, n° 23-40.023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.Chronique de droit du commerce international, doctrine 141, n° 3</w:t>
+              <w:t xml:space="preserve">, 2024, 37, chr. de droit du commerce international, p. 1510, n° 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Résiliation-compensation des swaps et exclusion des règles des procédures collectives; obs. ss Cass. com. 6 mars 2024, n° 23-40.023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention relative au contrat de transport international de marchandises par route (CMR), obs. ss Cass. com., 27 mars 2024, n° 22-22.586</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 37, chr. de droit du commerce international, p. 1510, n° 4</w:t>
+              <w:t xml:space="preserve">, 2024, 37, chr. de droit du commerce international, p. 1509, n° 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Convention relative au contrat de transport international de marchandises par route (CMR), obs. ss Cass. com., 27 mars 2024, n° 22-22.586</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédits à l'exportation : Le règlement délégué 2023/2738 de l’UE du 28 septembre 2023,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 37, chr. de droit du commerce international, p. 1509, n° 3</w:t>
+              <w:t xml:space="preserve">, 2024, pp.doctrine 141, n° 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre juridique des « green bonds » instauré par le règlement (UE) 2023/2631 du 22 novembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.doctrine 141, n° 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Crédits à l'exportation : Le règlement délégué 2023/2738 de l’UE du 28 septembre 2023,</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dématérialisation des titres transférables. Commentaire de la Loi du 13 juin 2024 visant à accroitre le financement des entreprises et l'attractivité de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.doctrine 141, n° 4</w:t>
+              <w:t xml:space="preserve">, 2024, 37, chr. de droit du commerce international, p. 1511, n° 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Dématérialisation des titres transférables. Commentaire de la Loi du 13 juin 2024 visant à accroitre le financement des entreprises et l'attractivité de la France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obs. ss. Cass. com., 8 février 2023, n° 20-22.496 (CMR. Règles de prescription)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 37, chr. de droit du commerce international, p. 1511, n° 5</w:t>
+              <w:t xml:space="preserve">, 2023, pp.in Chron. de droit du commerce international</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bpifrance Assurance Export. Transfert à Bpifrance Assurance Export de mécanismes de soutien public.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obs. ss. Cass. com. 24 mai 2023, n° 21-15.151 (Transport maritime : notion de livraison dans la convention de Bruxelles de 1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.in chr. de droit du commerce international</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">obs. ss. Cass. com. 15 mars 2023 (Crédit documentaire et compensation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.in Chr. de droit du commerce international</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exportation de déchets. Obs sous Cass. crim. 7 sept. 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crédit export et énergies fossiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prestataire de services sur crypto-actifs en difficulté : L’apport du droit bancaire et financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp. 93-96, dossier n°58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garanties à première demande. Obs. sous Cass. com. 12 oct. 2022, n° 21-11.039</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">obs. ss. Cass. com., 8 février 2023, n° 20-22.496 (CMR. Règles de prescription)</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité économique. Commentaire de la loi japonaise de &amp;quot;promotion de mesures économiques et de la sécurité globale&amp;quot; du 11 mai 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.in Chron. de droit du commerce international</w:t>
+              <w:t xml:space="preserve">, 2022, p. 1644. In Chronique de droit du commerce international (M. Menjucq et C. Nourrissat), n° 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Sécurité économique. Commentaire de la loi japonaise de &amp;quot;promotion de mesures économiques et de la sécurité globale&amp;quot; du 11 mai 2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. com. 23 mars 2022, n° 19-103, obs. (transport maritime. Convention de Bruxelles. Marchandises en vrac).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 1644. In Chronique de droit du commerce international (M. Menjucq et C. Nourrissat), n° 3</w:t>
+              <w:t xml:space="preserve">, 2022, p. 1643, in chronique de droit du commerce international, n° 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Cass. com. 23 mars 2022, n° 19-103, obs. (transport maritime. Convention de Bruxelles. Marchandises en vrac).</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crypto-actifs. Commentaire de la proposition de règlement européen sur les marchés de crypto-actifs (MiCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 1643, in chronique de droit du commerce international, n° 2</w:t>
+              <w:t xml:space="preserve">, 2022, p. 1644 s. In Chronique de droit du commerce international (M. Menjucq et C. Nourrissat)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Crypto-actifs. Commentaire de la proposition de règlement européen sur les marchés de crypto-actifs (MiCA)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. civ. 1, 8 sept. 2021 (n° 20-14.201), Swaps et ensembles contractuels indivisibles), JCP G. 2022 p. 240, n° 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 1644 s. In Chronique de droit du commerce international (M. Menjucq et C. Nourrissat)</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Cass. civ. 1, 8 sept. 2021 (n° 20-14.201), Swaps et ensembles contractuels indivisibles), JCP G. 2022 p. 240, n° 6</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decreto legislativo n° 57 du 8 juin 2021 du Salvador, dit « Ley Bitcoin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, pp.240, n° 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique « Droit du commerce international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.240, n° 7</w:t>
+              <w:t xml:space="preserve">, 2022, doctrine 148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chronique « Droit du commerce international »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « Pratiques internationales standards relatives aux garanties sur demande » de la CCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.P. 235, n° 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. civ. 1, 25 mars 2020 (n° 18-23.803) et Cass. civ. 1, 10 mars 2021 (n° 18-24699) (Taux d’intérêts négatifs et contrats de prêt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique « Commerce international – Droit du commerce international »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, doctrine 132 et JCP E 2021, étude 1124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique « Commerce international – Droit du commerce international »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menjucq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, doctrine 148</w:t>
+              <w:t xml:space="preserve">, 2021, doctrine 941 et JCP E 2021, étude 1464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les « Pratiques internationales standards relatives aux garanties sur demande » de la CCI</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CJUE, gde ch., 15 juil. 2021, aff. C-911/19 (Contrôle des orientations de l’Autorité Bancaire Européenne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. com., 6 janvier 2021 (n° 18-15.228), Champ d’application des règles de La Haye en matière de transport maritime sur les documents similaires au connaissement, JCP G. sept. 2021, p. 1656, n° 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.P. 235, n° 5</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cass. civ. 1, 25 mars 2020 (n° 18-23.803) et Cass. civ. 1, 10 mars 2021 (n° 18-24699) (Taux d’intérêts négatifs et contrats de prêt)</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cass. Com. 19 sept. 2018 (Champ d’application de l’article L. 650-1 du Code de commerce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menjucq</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, doctrine 118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immunités d’exécution : sur un air de tango... Note ss Cass. 1re Civ., 10 janv. 2018, n° 16-22.494 (avec G. Bourdeaux, M. Menjucq).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Études 1282, p.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exequatur d’une sentence arbitrale et allégation de Note ss Cass. 1re Civ., 13 sept. 2017, n° 16-25.657</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2021, doctrine 132 et JCP E 2021, étude 1124</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, étude 1282, p. 33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommandation de décision du Conseil autorisant l’ouverture de négociation relatives à une convention instituant un tribunal multilatéral chargé du règlement des différends en matière d’investissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menjucq</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, étude 1282, p. 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement des PME et ETI : Renouvellement des approches traditionnelles et développement de nouveaux vecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, dossier 12 (n°3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription de l’action, l’ordre public et la Convention de Vienne. Note sous Cass. Com., 6 déc. 2017, n° 16-15.674</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, étude 1282, p. 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2021, doctrine 941 et JCP E 2021, étude 1464</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, doctrine 157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2018, doctrine 965, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Testart et la science juridique in Alain Testart « L’édification d’une sociologie générale », préf. Ph. Descola, pp. 81-91</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2018, étude 1496, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique Droit du commerce international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nourissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menjucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2019, doctrine 118</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cyril Nourissat</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement des PME et des ETI : Le vecteur du placement privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une régulation des FinTechs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dossier 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04139812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement des PME et des ETI : Le vecteur du placement privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une régulation des Fintechs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...938 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6382,1144 +6382,1144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le nouveau droit japonais de sécurité économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème colloque de l'AFDSD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Droit Sécurité et Défense, Sep 2023, Strasbourg (67000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Law and Norms. Concepts and developments in the light of ESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques de transformation organisationnelles, normatives et territoriales.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Petia Koleva, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réglementation prudentielle légitimée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des affaires post-crise. Post-crisis Business Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gautier Bourdeaux; George Lekkas, May 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations de la mondialisation, crises et évolutions juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des affaires post-crise. Post-crisis Business Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gautier Bourdeaux; Georges Lekkas, May 2023, Athènes, Grèce., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouveau paradigme du droit des investissements étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des affaires post-crise. Post-crisis Business Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gautier BOURDEAUX; George Lekkas, May 2023, Athènes, Grèce, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Droit Sécurité et Défense, Sep 2023, Strasbourg (67000), France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit privé de l’archéologie : entre droit commun et droit spécial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit de l’archéologie : entre reconnaissance et questionnements. Points de vue croisés des juristes et des archéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des affaires à l’aune de la pandémie de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des affaires à l’aune de la pandémie de Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, Apr 2021, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau droit des investissements étrangers en France et en Europe. Vers un changement de paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Labex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le nouveau droit des investissements étrangers en France et en Europe. Vers un changement de paradigme ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de nouveaux indices de référence. L'adaptation contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les taux d'intérêt bancaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Malakoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03666886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la compliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Labex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Malakoff, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les taux d’intérêt bancaires : l’adaptation contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Taux d’intérêt bancaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legal aspects of the Sukuk development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque à l’Universiti Putra Malaysia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Kuala Lumpur, Malaisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle, banque, finance et assurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle régulation pour l’intelligence artificielle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Kuala Lumpur, Malaisie</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle, banque et finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligence Artificielle et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Malakoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03666880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finance and Entrepreneurship in India. Learning from cross country experience », Mumbai 15 et 16 oct. 2018, Université Paris Diderot et Tata Institute for Social Science.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cadene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrepreuneurship in India - Université Paris Cité et Tata Institué for Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Malakoff, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouvellement de l’analyse juridique de la monnaie à l’aune du développement des crypto-monnaies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bourdeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le renouvellement de l’analyse juridique de la monnaie à l’aune du développement des crypto-monnaies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04138215v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03664303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre la corruption et les manquements à la probité</w:t>
               </w:r>
@@ -8496,51 +8496,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51C39A8E"/>
+    <w:nsid w:val="39398B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8727,51 +8727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-bourdeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3969-0779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourdeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lekkas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie de Coussergues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Gabteni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369718v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369716v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920004v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360880v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03579251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nourissat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menjucq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03124618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03341572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01761501v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01897799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664301v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01989145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845236v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01720000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01734250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01734263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572568v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664375v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-bourdeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-3969-0779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bourdeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lekkas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie de Coussergues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Gabteni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;ran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cadene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738630v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052871v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777222v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03579251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nourissat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menjucq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664284v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03124618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03341572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003208v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845236v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01845252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01761501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01897799v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01989145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01719998v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684212v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664276v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01720000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01734250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01734263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572567v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138166v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138198v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138215v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666859v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666875v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664375v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>