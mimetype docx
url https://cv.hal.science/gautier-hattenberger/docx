--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -722,274 +722,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Wind Field Measurements with Doppler Lidar, Quadrotor and Fixed-Wing UAV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Easing the tuning of drone autopilots through a model-based framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Gavrilovic</w:t>
+                <w:t xml:space="preserve">Soulimane Kamni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bertout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2023-0625⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77, pp.101240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cola.2023.101240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090539v1</w:t>
+                <w:t xml:space="preserve">hal-04357797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easing the tuning of drone autopilots through a model-based framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bertout</w:t>
+                <w:t xml:space="preserve">Simultaneous Wind Field Measurements with Doppler Lidar, Quadrotor and Fixed-Wing UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
+                <w:t xml:space="preserve">Nikola Gavrilovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 77, pp.101240. </w:t>
+              <w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cola.2023.101240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-0625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357797v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Micro-drone Autopilot Architecture with Static Scheduling Optimization</w:t>
               </w:r>
@@ -1014,64 +1014,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ouhammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unmanned systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1477,51 +1477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial IJMAV: Special issue IMAV 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1620,51 +1620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (4), pp 261-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2222,356 +2222,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-2 : Open-Field Inclined Circle Trajectory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Verified UAV Flight Plan Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Drouin</w:t>
+                <w:t xml:space="preserve">Baptiste Pollien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2021-2803⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE/ACM 11th International Conference on Formal Methods in Software Engineering (FormaliSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Melbourne, Australia. pp.130-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FormaliSE58978.2023.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087058v1</w:t>
+                <w:t xml:space="preserve">hal-04165427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verified UAV Flight Plan Generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garion</w:t>
+                <w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-2 : Open-Field Inclined Circle Trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Gavrilovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/ACM 11th International Conference on Formal Methods in Software Engineering (FormaliSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Melbourne, Australia. pp.130-140, </w:t>
+              <w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FormaliSE58978.2023.00021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2021-2803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165427v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reverse Design Framework for Modifiable-off-the-Shelf Embedded Systems: Application to Open-Source Autopilots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulimane Kamni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ouhammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bertout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2752,64 +2752,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ouhammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Micro Air Vehicle Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands. pp.175--182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3107,90 +3107,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Offset-Free Systems Under FIFO Priority Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ouhammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Euromicro Conference on Real-Time Systems (ECRTS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Modena, Italy. </w:t>
@@ -3412,520 +3412,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field report: deployment of a fleet of drones for cloud exploration</w:t>
+                <w:t xml:space="preserve">Estimating wind using a quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Micro Air Vehicle Conference and Competition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">international micro air vehicle conference (IMAV2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. pp.124-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406192v1</w:t>
+                <w:t xml:space="preserve">hal-03439452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermodynamic properties of trade-wind cumulus clouds with Remotely Piloted Aircrafts during the EUREC4A field campaign</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verifying the Mathematical Library of an UAV Autopilot with Frama-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pollien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, (online), Germany. </w:t>
+              <w:t xml:space="preserve">26th International Conference on Formal Methods for Industrial Critical Systems - FMICS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85248-1_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418182v1</w:t>
+                <w:t xml:space="preserve">hal-03344191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating wind using a quadrotor</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of thermodynamic properties of trade-wind cumulus clouds with Remotely Piloted Aircrafts during the EUREC4A field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Narvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international micro air vehicle conference (IMAV2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, (online), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439452v1</w:t>
+                <w:t xml:space="preserve">hal-03418182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying the Mathematical Library of an UAV Autopilot with Frama-C</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field report: deployment of a fleet of drones for cloud exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Narvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Formal Methods for Industrial Critical Systems - FMICS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Micro Air Vehicle Conference and Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85248-1_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03344191v1</w:t>
+                <w:t xml:space="preserve">hal-03406192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-1 : Leeward Inclined Circle Trajectory</w:t>
               </w:r>
@@ -3937,77 +3937,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavrilovic Nikola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2021 Forum (Session: Subscale Flight Testing and Parameter Identification)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual event, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4352,51 +4352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t>
@@ -4678,222 +4678,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight patterns for clouds exploration with a fleet of UAVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Titouan Verdu</w:t>
+                <w:t xml:space="preserve">UAS Education at the French Civil Aviation University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Sharples</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2019, 2019 International Conference on Unmanned Aircraft Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.ISBN: 978-1-7281-0334-1, </w:t>
+              <w:t xml:space="preserve">RED-UAS 2019, International Workshop on Research, Education and Development on Unmanned Aerial Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Cranfield, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8797953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/REDUAS47371.2019.8999693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137839v1</w:t>
+                <w:t xml:space="preserve">hal-02364882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAS Education at the French Civil Aviation University</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jim Sharples</w:t>
+                <w:t xml:space="preserve">Flight patterns for clouds exploration with a fleet of UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RED-UAS 2019, International Workshop on Research, Education and Development on Unmanned Aerial Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Cranfield, United Kingdom. </w:t>
+              <w:t xml:space="preserve">ICUAS 2019, 2019 International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.ISBN: 978-1-7281-0334-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/REDUAS47371.2019.8999693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8797953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364882v1</w:t>
+                <w:t xml:space="preserve">hal-02137839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant Unscented Kalman Filter with application to attitude estimation</w:t>
               </w:r>
@@ -5552,451 +5552,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidance algorithm for smooth trajectory tracking of a fixed wing UAV flying in wind flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of A Fixed-Wing mini UAV with Transitioning Flight Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewoud J Smeur,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Garcia de Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ming Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2017, IEEE International Conference on Robotics and Automation ,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989674⟩</w:t>
+              <w:t xml:space="preserve">35th AIAA Applied Aerodynamics Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Denver, CO, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-3739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382526v1</w:t>
+                <w:t xml:space="preserve">hal-01534809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System simulation of a fleet of drones to probe cumulus clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Bailon-Ruiz</w:t>
+                <w:t xml:space="preserve">Guidance algorithm for smooth trajectory tracking of a fixed wing UAV flying in wind flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Garcia de Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri A Kapitanyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Reymann</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ming Cao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Miami, United States. 8p., </w:t>
+              <w:t xml:space="preserve">ICRA 2017, IEEE International Conference on Robotics and Automation ,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapour, Singapore. pp. 5740 - 5745, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS.2017.7991448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522246v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of A Fixed-Wing mini UAV with Transitioning Flight Capability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murat Bronz</w:t>
+                <w:t xml:space="preserve">System simulation of a fleet of drones to probe cumulus clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Bailon-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewoud J Smeur,</w:t>
+                <w:t xml:space="preserve">Christophe Reymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Garcia de Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th AIAA Applied Aerodynamics Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Denver, CO, United States. </w:t>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Miami, United States. 8p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2017-3739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS.2017.7991448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534809v1</w:t>
+                <w:t xml:space="preserve">hal-01522246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Propulsion System Characterization through Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6953,276 +6953,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a High-Performance Compact RPA dedicated to Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murat Bronz</w:t>
+                <w:t xml:space="preserve">Autonomous Aerial Mapping and Observation Task for IMAV2014 Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Colles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vandeportaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Cayez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISARRA 2014, International Society of Atmospheric Research using Remotely-piloted Aircraft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMAV 2014, International Micro Air Vehicle Conference and Competition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Delft, Netherlands. pp 253-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4233/uuid:9d8e9ec5-fc97-447a-97e7-e30b9fa9bc7a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996441v1</w:t>
+                <w:t xml:space="preserve">hal-01059637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations and modelling of the boundary layer using remotely piloted aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Paparazzi UAV System for Scientific Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7241,262 +7250,253 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gorraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAV 2014, International Micro Air Vehicle Conference and Competition 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Delft, Netherlands. pp 247-252, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4233/uuid:b38fbdb7-e6bd-440d-93be-f7dd1457be60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Aerial Mapping and Observation Task for IMAV2014 Competition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vandeportaele</w:t>
+                <w:t xml:space="preserve">Development of a High-Performance Compact RPA dedicated to Atmospheric Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cayez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2014, International Micro Air Vehicle Conference and Competition 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISARRA 2014, International Society of Atmospheric Research using Remotely-piloted Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Odense, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4233/uuid:9d8e9ec5-fc97-447a-97e7-e30b9fa9bc7a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059637v1</w:t>
+                <w:t xml:space="preserve">hal-00996441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Remotely Piloted Aircraft System to study the evolution of the boundary layer related to fog events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Seity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Momboisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7590,51 +7590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ronflé-Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Albrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2014 Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
@@ -7752,429 +7752,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to combine multi-sensor information for context dependent state estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Lacroix</w:t>
+                <w:t xml:space="preserve">The cooperation between Unmanned Aerial Vehicles using a mission planner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Viet-Anh Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vandeportaele</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ronflé-Nadaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2013, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INDIN 2013, 11th IEEE International Conference on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bochum, Germany. pp 797-803, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INDIN.2013.6622986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921516v1</w:t>
+                <w:t xml:space="preserve">hal-00934293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cooperation between Unmanned Aerial Vehicles using a mission planner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tan-Viet-Anh Truong</w:t>
+                <w:t xml:space="preserve">Learning to combine multi-sensor information for context dependent state estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ronflé-Nadaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDIN 2013, 11th IEEE International Conference on Industrial Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAP 2013, Conférence Francophone sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INDIN.2013.6622986⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00934293v1</w:t>
+                <w:t xml:space="preserve">hal-00936112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to combine multi-sensor information for context dependent state estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Lacroix</w:t>
+                <w:t xml:space="preserve">Development of a Long Endurance Mini-UAV : ETERNITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP 2013, Conférence Francophone sur l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936112v1</w:t>
+                <w:t xml:space="preserve">hal-00936146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Long Endurance Mini-UAV : ETERNITY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murat Bronz</w:t>
+                <w:t xml:space="preserve">Learning to combine multi-sensor information for context dependent state estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vandeportaele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t>
+              <w:t xml:space="preserve">IROS 2013, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.WeCT2.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936146v1</w:t>
+                <w:t xml:space="preserve">hal-00921516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear state estimation using an invariant unscented Kalman filter</w:t>
               </w:r>
@@ -8372,51 +8372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Point Optimisation of a Propulsion Set as Applied to a Multi-Tasking MAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8467,51 +8467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous navigation of a UAV based on multimodal integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vandeportaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8683,51 +8683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flight autonomy of micro-drone in indoor environments using LiDAR flash camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vandeportaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9648,69 +9648,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299362v1</w:t>
+                <w:t xml:space="preserve">hal-05299362v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Computational Cost in the Invariant Unscented Kalman Filtering For Attitude Estimation</w:t>
               </w:r>
@@ -9872,263 +9872,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification for Autopilot - Preliminary state of the art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A gentle introduction to C code verification using the Frama-C platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pollien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pollien</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] ISAE-SUPAERO; ONERA -- The French Aerospace Lab; ENAC. 2022</w:t>
+              <w:t xml:space="preserve">[Research Report] ISAE-SUPAERO; ONERA -- The French Aerospace Lab; ENAC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255656v1</w:t>
+                <w:t xml:space="preserve">hal-03625208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gentle introduction to C code verification using the Frama-C platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Formal Verification for Autopilot - Preliminary state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pollien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pollien</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ISAE-SUPAERO; ONERA -- The French Aerospace Lab; ENAC. 2022</w:t>
+              <w:t xml:space="preserve">[Technical Report] ISAE-SUPAERO; ONERA -- The French Aerospace Lab; ENAC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625208v1</w:t>
+                <w:t xml:space="preserve">hal-03255656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10275,51 +10275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Drouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:d9c4adc2163343389d06185ee7dcd2c2867d596e;origin=https://github.com/paparazzi/paparazzi;visit=swh:1:snp:7c9a1ecf0a566403f1333042b44b2e4befd94700;anchor=swh:1:rev:9b76c21b8ba8dbdb2d548eeaec2e97e9e622791f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10436,51 +10436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65F8947D"/>
+    <w:nsid w:val="8E8FE0DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10667,51 +10667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-hattenberger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2986-5249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129186430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204973078" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05381617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Zerrouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Salam&#237;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barrado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pastor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones9120816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04791719v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Narvor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFR.2024.3478216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03924053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04253110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04090539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0625" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04357797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulimane Kamni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouhammou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2023.101240" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04357701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonneval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladeira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385024430015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03520657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070830" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roberts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-335-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03524845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070824" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01896261v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Plinval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829318802404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.5.4.261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mayer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Jonassen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Reuder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.4.1.15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070903-3-FR-2921.00077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05215124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lampis Papakostas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Geladaris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Mastrogeorgiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Sharples" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04619809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sansou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demourant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loquen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556832" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04087058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2803" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pollien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE58978.2023.00021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04023942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21595-7_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04126142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836112" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03716151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.8.1.4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia de Marina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418182v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8698" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439452v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03098769v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrilovic Nikola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1527" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02994385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros45743.2020.9341408" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549682v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacson Miguel Olszanecki Barth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2075" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02308208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cabarbaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gorraz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137839v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8797953" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02364882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDUAS47371.2019.8999693" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seren" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01936964v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01936955v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01496285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Sun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206422" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01432789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0698" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587220v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01382526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A Kapitanyuk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989674" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reymann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2017.7991448" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01534809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud J Smeur," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3739" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01396980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3979" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cayez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerianne Nicoll" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01167956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2879" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204624v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267217v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ravet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942982" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01109001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039518" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996441v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059738v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dralet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seity" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Momboisse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059642v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4233/uuid:b38fbdb7-e6bd-440d-93be-f7dd1457be60" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059637v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Colles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nollet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vandeportaele" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4233/uuid:9d8e9ec5-fc97-447a-97e7-e30b9fa9bc7a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023009v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronfl&#233;-Nadaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Viet-Anh Truong" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2013.6622986" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936146v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4869" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936235v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00993461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938714v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00939230v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Montoya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938715v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979766v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Gancet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191714v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01395580v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979781v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Feurgard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106315v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02072456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255656v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625208v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353676v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087794v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d9c4adc2163343389d06185ee7dcd2c2867d596e;origin=https://github.com/paparazzi/paparazzi;visit=swh:1:snp:7c9a1ecf0a566403f1333042b44b2e4befd94700;anchor=swh:1:rev:9b76c21b8ba8dbdb2d548eeaec2e97e9e622791f" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-hattenberger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2986-5249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129186430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204973078" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05381617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Zerrouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Salam&#237;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barrado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pastor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones9120816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04791719v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Narvor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFR.2024.3478216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03924053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04253110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04357797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulimane Kamni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouhammou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2023.101240" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04090539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04357701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonneval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladeira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385024430015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03520657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070830" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roberts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-335-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03524845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070824" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01896261v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Plinval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829318802404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.5.4.261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mayer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Jonassen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Reuder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.4.1.15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070903-3-FR-2921.00077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05215124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lampis Papakostas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Geladaris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Mastrogeorgiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Sharples" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04619809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sansou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demourant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loquen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556832" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pollien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE58978.2023.00021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04087058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2803" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04023942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21595-7_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04126142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836112" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03716151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.8.1.4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia de Marina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439452v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8698" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03098769v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrilovic Nikola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1527" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02994385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros45743.2020.9341408" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549682v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacson Miguel Olszanecki Barth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2075" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02308208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cabarbaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gorraz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02364882v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDUAS47371.2019.8999693" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8797953" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seren" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01936964v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01936955v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01496285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Sun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206422" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01432789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0698" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587220v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01534809v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud J Smeur," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3739" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01382526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A Kapitanyuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989674" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reymann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2017.7991448" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01396980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3979" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cayez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerianne Nicoll" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01167956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2879" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204624v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267217v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ravet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942982" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01109001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039518" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059637v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Colles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nollet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vandeportaele" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4233/uuid:9d8e9ec5-fc97-447a-97e7-e30b9fa9bc7a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dralet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seity" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Momboisse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059642v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4233/uuid:b38fbdb7-e6bd-440d-93be-f7dd1457be60" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996441v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023009v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronfl&#233;-Nadaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934293v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Viet-Anh Truong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2013.6622986" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936146v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4869" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936235v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00993461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938714v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00939230v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Montoya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938715v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979766v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Gancet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191714v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01395580v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979781v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299362v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Feurgard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106315v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02072456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625208v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255656v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353676v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087794v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d9c4adc2163343389d06185ee7dcd2c2867d596e;origin=https://github.com/paparazzi/paparazzi;visit=swh:1:snp:7c9a1ecf0a566403f1333042b44b2e4befd94700;anchor=swh:1:rev:9b76c21b8ba8dbdb2d548eeaec2e97e9e622791f" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>