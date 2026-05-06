--- v1 (2026-05-04)
+++ v2 (2026-05-06)
@@ -484,1044 +484,1044 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+                <w:t xml:space="preserve">Quantifying the mixing of trade‐wind cumulus during the NEPHELAE‐EUREC4A field campaign with remotely piloted aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Bronz</w:t>
+                <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Narvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.175682932211483. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149 (752), pp.809-829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17568293221148378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.4430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924053v1</w:t>
+                <w:t xml:space="preserve">hal-04253110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the mixing of trade‐wind cumulus during the NEPHELAE‐EUREC4A field campaign with remotely piloted aircraft</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Easing the tuning of drone autopilots through a model-based framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Roberts</w:t>
+                <w:t xml:space="preserve">Soulimane Kamni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Couvreux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Bertout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.4430⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77, pp.101240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cola.2023.101240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253110v1</w:t>
+                <w:t xml:space="preserve">hal-04357797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easing the tuning of drone autopilots through a model-based framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Wind Field Measurements with Doppler Lidar, Quadrotor and Fixed-Wing UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Gavrilovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cola.2023.101240⟩</w:t>
+              <w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-0625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357797v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Wind Field Measurements with Doppler Lidar, Quadrotor and Fixed-Wing UAV</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Micro-drone Autopilot Architecture with Static Scheduling Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+                <w:t xml:space="preserve">Fabien Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2023-0625⟩</w:t>
+              <w:t xml:space="preserve">Unmanned systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2301385024430015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090539v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Micro-drone Autopilot Architecture with Static Scheduling Optimization</w:t>
+                <w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bonneval</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Ladeira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unmanned systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
+              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.175682932211483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S2301385024430015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17568293221148378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357701v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field report: Deployment of a fleet of drones for cloud exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+                <w:t xml:space="preserve">Use of Large-Eddy simulations to design an adaptive sampling strategy to assess cumulus cloud heterogeneities by Remotely Piloted Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Narvor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.335-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-335-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520657v1</w:t>
+                <w:t xml:space="preserve">hal-03156025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Large-Eddy simulations to design an adaptive sampling strategy to assess cumulus cloud heterogeneities by Remotely Piloted Aircraft</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating wind using a quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (2), pp.335-352. </w:t>
+              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-15-335-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17568293211070824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156025v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating wind using a quadrotor</w:t>
+                <w:t xml:space="preserve">Field report: Deployment of a fleet of drones for cloud exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Murat Bronz</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Narvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14, </w:t>
+              <w:t xml:space="preserve">, 2022, 14, pp.175682932110708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17568293211070824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524845v1</w:t>
+                <w:t xml:space="preserve">hal-03520657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial IJMAV: Special issue IMAV 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1594,77 +1594,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Long Endurance Mini-UAV : ETERNITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (4), pp 261-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2222,356 +2222,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verified UAV Flight Plan Generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-2 : Open-Field Inclined Circle Trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Gavrilovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pollien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garion</w:t>
+                <w:t xml:space="preserve">Antoine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Thirioux</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/ACM 11th International Conference on Formal Methods in Software Engineering (FormaliSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FormaliSE58978.2023.00021⟩</w:t>
+              <w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2021-2803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165427v1</w:t>
+                <w:t xml:space="preserve">hal-04087058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-2 : Open-Field Inclined Circle Trajectory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikola Gavrilovic</w:t>
+                <w:t xml:space="preserve">A Verified UAV Flight Plan Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pollien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Drouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, France. </w:t>
+              <w:t xml:space="preserve">2023 IEEE/ACM 11th International Conference on Formal Methods in Software Engineering (FormaliSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Melbourne, Australia. pp.130-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2021-2803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FormaliSE58978.2023.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087058v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reverse Design Framework for Modifiable-off-the-Shelf Embedded Systems: Application to Open-Source Autopilots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soulimane Kamni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ouhammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bertout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2612,1450 +2612,1450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t>
+                <w:t xml:space="preserve">Micro-drone autopilot architecture for efficient static scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Micro Air Vehicle Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands. pp.39--46</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands. pp.175--182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859308v1</w:t>
+                <w:t xml:space="preserve">hal-03859380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-drone autopilot architecture for efficient static scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open wind tunnel experiments of the DarkO tail-sitter longitudinal stabilization with constant wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Demourant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Micro Air Vehicle Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatic control in aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mumbai, India. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859380v1</w:t>
+                <w:t xml:space="preserve">hal-04126142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open wind tunnel experiments of the DarkO tail-sitter longitudinal stabilization with constant wind</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Demourant</w:t>
+                <w:t xml:space="preserve">Bio-inspired control for collective motion in swarms of drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Verdoucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Escobedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatic control in aerospace</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dubrovnik, Croatia. pp.1626-1631, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.03.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04126142v1</w:t>
+                <w:t xml:space="preserve">hal-04235527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired control for collective motion in swarms of drones</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Sire</w:t>
+                <w:t xml:space="preserve">Scheduling Offset-Free Systems Under FIFO Priority Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ouhammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th Euromicro Conference on Real-Time Systems (ECRTS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Modena, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/DARTS.8.1.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04235527v1</w:t>
+                <w:t xml:space="preserve">hal-03716151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Offset-Free Systems Under FIFO Priority Protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Ladeira</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Euromicro Conference on Real-Time Systems (ECRTS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Micro Air Vehicle Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands. pp.39--46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/DARTS.8.1.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03716151v1</w:t>
+                <w:t xml:space="preserve">hal-03859308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flottes de drones pour l’observation de phénomènes atmosphériques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating wind using a quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Greg Roberts</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t>
+              <w:t xml:space="preserve">international micro air vehicle conference (IMAV2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. pp.124-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637337v1</w:t>
+                <w:t xml:space="preserve">hal-03439452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding vector fields in Paparazzi autopilot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Murat Bronz</w:t>
+                <w:t xml:space="preserve">Verifying the Mathematical Library of an UAV Autopilot with Frama-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pollien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international micro air vehicle conference (IMAV2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Formal Methods for Industrial Critical Systems - FMICS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85248-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439645v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating wind using a quadrotor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+                <w:t xml:space="preserve">Study of thermodynamic properties of trade-wind cumulus clouds with Remotely Piloted Aircrafts during the EUREC4A field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat Bronz</w:t>
+                <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Narvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international micro air vehicle conference (IMAV2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, (online), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439452v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying the Mathematical Library of an UAV Autopilot with Frama-C</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field report: deployment of a fleet of drones for cloud exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Narvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Formal Methods for Industrial Critical Systems - FMICS 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85248-1_10⟩</w:t>
+              <w:t xml:space="preserve">12th International Micro Air Vehicle Conference and Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344191v1</w:t>
+                <w:t xml:space="preserve">hal-03406192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermodynamic properties of trade-wind cumulus clouds with Remotely Piloted Aircrafts during the EUREC4A field campaign</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-1 : Leeward Inclined Circle Trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavrilovic Nikola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, (online), Germany. </w:t>
+              <w:t xml:space="preserve">AIAA Scitech 2021 Forum (Session: Subscale Flight Testing and Parameter Identification)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual event, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2021-1527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418182v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field report: deployment of a fleet of drones for cloud exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guiding vector fields in Paparazzi autopilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Garcia de Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Micro Air Vehicle Conference and Competition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th international micro air vehicle conference (IMAV2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. pp.63-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406192v1</w:t>
+                <w:t xml:space="preserve">hal-03439645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-1 : Leeward Inclined Circle Trajectory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Drouin</w:t>
+                <w:t xml:space="preserve">Flottes de drones pour l’observation de phénomènes atmosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Scitech 2021 Forum (Session: Subscale Flight Testing and Parameter Identification)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098769v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental flights of adaptive patterns for cloud exploration with UAVs</w:t>
               </w:r>
@@ -4093,51 +4093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Narvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2020, IEEE/RSJ International Conference on Intelligent Robots and System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Las Vegas (on line), United States. pp 1429-1435, </w:t>
@@ -4188,64 +4188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of thermodynamic properties of cumulus clouds: from strategy design in numerical simulation to application during a measurement campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Couvreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Narvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4313,90 +4313,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a unified model-free control architecture for tailsitter micro air vehicles: Flight simulation analysis and experimental flights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t>
@@ -4678,252 +4678,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAS Education at the French Civil Aviation University</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jim Sharples</w:t>
+                <w:t xml:space="preserve">Flight patterns for clouds exploration with a fleet of UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RED-UAS 2019, International Workshop on Research, Education and Development on Unmanned Aerial Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Cranfield, United Kingdom. </w:t>
+              <w:t xml:space="preserve">ICUAS 2019, 2019 International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.ISBN: 978-1-7281-0334-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/REDUAS47371.2019.8999693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8797953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364882v1</w:t>
+                <w:t xml:space="preserve">hal-02137839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight patterns for clouds exploration with a fleet of UAVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Titouan Verdu</w:t>
+                <w:t xml:space="preserve">UAS Education at the French Civil Aviation University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Sharples</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2019, 2019 International Conference on Unmanned Aircraft Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.ISBN: 978-1-7281-0334-1, </w:t>
+              <w:t xml:space="preserve">RED-UAS 2019, International Workshop on Research, Education and Development on Unmanned Aerial Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Cranfield, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8797953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/REDUAS47371.2019.8999693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137839v1</w:t>
+                <w:t xml:space="preserve">hal-02364882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant Unscented Kalman Filter with application to attitude estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Seren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4977,658 +4977,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate control law for low-cost UAV</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision Landing for Fixed-wing UAV using Ultra-Wide-Band Ranging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2018, 10th international micro air vehicle competition and conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Melbourne, Australia. p. 150-159</w:t>
+              <w:t xml:space="preserve">IMAV 2018, International Micro Air Vehicles, Conferences and Competitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936964v1</w:t>
+                <w:t xml:space="preserve">hal-01936955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Landing for Fixed-wing UAV using Ultra-Wide-Band Ranging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate control law for low-cost UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cabarbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2018, International Micro Air Vehicles, Conferences and Competitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">IMAV 2018, 10th international micro air vehicle competition and conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Melbourne, Australia. p. 150-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936955v1</w:t>
+                <w:t xml:space="preserve">hal-01936964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular formation control of fixed-wing UAVs with constant speeds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Murat Bronz</w:t>
+                <w:t xml:space="preserve">The Invariant Unscented Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Seren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2017, EEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2017, 56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496285v1</w:t>
+                <w:t xml:space="preserve">hal-01509893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Invariant Unscented Kalman Filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Seren</w:t>
+                <w:t xml:space="preserve">In-Flight Thrust Measurement using On-Board Force Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Garcia de Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2017, 56th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA SciTech Forum 2017, AIAA Atmospheric Flight Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIAA, Jan 2017, Grapevine, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-0698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509893v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Flight Thrust Measurement using On-Board Force Sensor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Distributed circular formation flight of fixed-wing aircraft with Paparazzi autopilot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Garcia de Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SciTech Forum 2017, AIAA Atmospheric Flight Mechanics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMAV 2017, International Micro Air Vehicle Conference and Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432789v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed circular formation flight of fixed-wing aircraft with Paparazzi autopilot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">System simulation of a fleet of drones to probe cumulus clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Bailon-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Garcia de Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2017, International Micro Air Vehicle Conference and Competition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Miami, United States. 8p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS.2017.7991448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587220v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of A Fixed-Wing mini UAV with Transitioning Flight Capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewoud J Smeur,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Garcia de Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5675,77 +5692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance algorithm for smooth trajectory tracking of a fixed wing UAV flying in wind flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Garcia de Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri A Kapitanyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5799,217 +5816,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System simulation of a fleet of drones to probe cumulus clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Bailon-Ruiz</w:t>
+                <w:t xml:space="preserve">Circular formation control of fixed-wing UAVs with constant speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Garcia de Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Reymann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Lacroix</w:t>
+                <w:t xml:space="preserve">Zhiyong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Miami, United States. 8p., </w:t>
+              <w:t xml:space="preserve">IROS 2017, EEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vacncouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS.2017.7991448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2017.8206422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522246v1</w:t>
+                <w:t xml:space="preserve">hal-01496285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Propulsion System Characterization through Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAV 2016, International Micro Air Vehicle Conference and Competition </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6028,273 +6028,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleets of enduring drones to probe atmospheric phenomena with clouds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Aerodynamic Characterization of an Off-the-Shelf Aircraft via Flight Test and Numerical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISARRA 2016 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Flight Testing Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.E-ISBN:978-1-62410-431-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-3979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470201v1</w:t>
+                <w:t xml:space="preserve">hal-01333870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic Characterization of an Off-the-Shelf Aircraft via Flight Test and Numerical Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Fleets of enduring drones to probe atmospheric phenomena with clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Flight Testing Conference 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISARRA 2016 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333870v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">multi-dimensional Cloud-aERosol Exploratory Study using RPAS (mCERES): Bottom-up and top-down closure of aerosol-cloud interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiance Calmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6388,64 +6388,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Wind-Field Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISARRA 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6470,51 +6470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of A High-Performance Tailless MAV Through Planform Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6561,64 +6561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Wind Field Estimation and Aircraft Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6669,51 +6669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in paparazzi system for meteorological research at ENAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6855,51 +6855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi-Invariant Unscented Kalman Filter for Sensor Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Seren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7214,51 +7214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Paparazzi UAV System for Scientific Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gorraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7305,77 +7305,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a High-Performance Compact RPA dedicated to Atmospheric Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cayez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7538,51 +7538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Remotely Piloted Aircraft System to Study the Evolution of the Boundary Layer Related to Fog Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7657,122 +7657,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an 18cm Micro Air Vehicle : QUARK</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+                <w:t xml:space="preserve">Learning to combine multi-sensor information for context dependent state estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vandeportaele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t>
+              <w:t xml:space="preserve">IROS 2013, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.WeCT2.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936133v1</w:t>
+                <w:t xml:space="preserve">hal-00921516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cooperation between Unmanned Aerial Vehicles using a mission planner</w:t>
               </w:r>
@@ -7957,77 +7970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Long Endurance Mini-UAV : ETERNITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8046,377 +8059,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to combine multi-sensor information for context dependent state estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Lacroix</w:t>
+                <w:t xml:space="preserve">Nonlinear state estimation using an invariant unscented Kalman filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Seren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vandeportaele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2013, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA GNC 2013, AIAA Guidance, Navigation and Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Boston, United States. pp 1-15 ; ISBN : 978-1-62410-224-0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2013-4869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921516v1</w:t>
+                <w:t xml:space="preserve">hal-00933568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear state estimation using an invariant unscented Kalman filter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flight tests for meteorological studies with MAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA GNC 2013, AIAA Guidance, Navigation and Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2013-4869⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00933568v1</w:t>
+                <w:t xml:space="preserve">hal-00936235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight tests for meteorological studies with MAV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an 18cm Micro Air Vehicle : QUARK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Bronz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936235v1</w:t>
+                <w:t xml:space="preserve">hal-00936133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Point Optimisation of a Propulsion Set as Applied to a Multi-Tasking MAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat Bronz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9242,51 +9242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gorraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bustico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISARRA 2018, International Society for Atmospheric Research using Remotely Piloted Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9343,51 +9343,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Invariant Observers Theory for Nonlinear State Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Seren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9696,51 +9696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Computational Cost in the Invariant Unscented Kalman Filtering For Attitude Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9771,51 +9771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant Unscented Kalman filtering : A Parametric formulation study for Attitude Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9878,103 +9878,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gentle introduction to C code verification using the Frama-C platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pollien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ISAE-SUPAERO; ONERA -- The French Aerospace Lab; ENAC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9996,103 +9996,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification for Autopilot - Preliminary state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pollien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Thirioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] ISAE-SUPAERO; ONERA -- The French Aerospace Lab; ENAC. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -10275,51 +10275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Hattenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Drouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:d9c4adc2163343389d06185ee7dcd2c2867d596e;origin=https://github.com/paparazzi/paparazzi;visit=swh:1:snp:7c9a1ecf0a566403f1333042b44b2e4befd94700;anchor=swh:1:rev:9b76c21b8ba8dbdb2d548eeaec2e97e9e622791f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10436,51 +10436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E8FE0DA"/>
+    <w:nsid w:val="DBE58BAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10667,51 +10667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-hattenberger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2986-5249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129186430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204973078" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05381617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Zerrouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Salam&#237;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barrado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pastor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones9120816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04791719v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Narvor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFR.2024.3478216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03924053v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148378" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04253110v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4430" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04357797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulimane Kamni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouhammou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2023.101240" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04090539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0625" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04357701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonneval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladeira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385024430015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03520657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070830" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roberts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-335-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03524845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070824" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01896261v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Plinval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829318802404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.5.4.261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mayer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Jonassen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Reuder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.4.1.15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070903-3-FR-2921.00077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05215124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lampis Papakostas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Geladaris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Mastrogeorgiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Sharples" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04619809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sansou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demourant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loquen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556832" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pollien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE58978.2023.00021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04087058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2803" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04023942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21595-7_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04126142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836112" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03716151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.8.1.4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia de Marina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439452v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8698" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03098769v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrilovic Nikola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1527" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02994385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros45743.2020.9341408" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549682v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacson Miguel Olszanecki Barth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2075" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02308208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cabarbaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gorraz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02364882v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDUAS47371.2019.8999693" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8797953" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seren" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01936964v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01936955v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01496285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Sun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206422" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01432789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0698" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587220v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01534809v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud J Smeur," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3739" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01382526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A Kapitanyuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989674" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522246v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reymann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2017.7991448" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01396980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3979" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cayez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerianne Nicoll" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01167956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2879" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204624v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267217v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ravet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942982" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01109001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039518" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059637v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Colles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nollet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vandeportaele" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4233/uuid:9d8e9ec5-fc97-447a-97e7-e30b9fa9bc7a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dralet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seity" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Momboisse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059642v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4233/uuid:b38fbdb7-e6bd-440d-93be-f7dd1457be60" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996441v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023009v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronfl&#233;-Nadaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934293v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Viet-Anh Truong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2013.6622986" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936146v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4869" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936235v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00993461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938714v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00939230v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Montoya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938715v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979766v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Gancet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191714v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01395580v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979781v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299362v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Feurgard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106315v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02072456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625208v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255656v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353676v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087794v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d9c4adc2163343389d06185ee7dcd2c2867d596e;origin=https://github.com/paparazzi/paparazzi;visit=swh:1:snp:7c9a1ecf0a566403f1333042b44b2e4befd94700;anchor=swh:1:rev:9b76c21b8ba8dbdb2d548eeaec2e97e9e622791f" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-hattenberger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2986-5249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129186430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204973078" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05381617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Zerrouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Salam&#237;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barrado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pastor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones9120816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04791719v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Narvor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFR.2024.3478216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04253110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04357797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulimane Kamni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouhammou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2023.101240" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04090539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04357701v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonneval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladeira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385024430015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03924053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148378" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roberts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-335-2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03524845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070824" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03520657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01896261v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Plinval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829318802404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.5.4.261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mayer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Jonassen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Reuder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.4.1.15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070903-3-FR-2921.00077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05215124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lampis Papakostas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Geladaris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Mastrogeorgiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Sharples" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04619809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sansou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demourant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loquen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556832" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04087058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2803" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pollien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE58978.2023.00021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04023942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21595-7_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04126142v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836112" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03716151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.8.1.4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439452v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8698" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03098769v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrilovic Nikola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1527" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia de Marina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637337v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02994385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros45743.2020.9341408" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549682v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacson Miguel Olszanecki Barth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2075" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02308208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cabarbaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gorraz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137839v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8797953" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02364882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDUAS47371.2019.8999693" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seren" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01936955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01936964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01432789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0698" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587220v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reymann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2017.7991448" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01534809v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud J Smeur," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3739" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01382526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A Kapitanyuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989674" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01496285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Sun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206422" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01396980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333870v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3979" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cayez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerianne Nicoll" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01167956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2879" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204624v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267217v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ravet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942982" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01109001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039518" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059637v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Colles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nollet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vandeportaele" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4233/uuid:9d8e9ec5-fc97-447a-97e7-e30b9fa9bc7a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dralet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seity" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Momboisse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059642v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4233/uuid:b38fbdb7-e6bd-440d-93be-f7dd1457be60" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996441v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023009v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronfl&#233;-Nadaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921516v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934293v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Viet-Anh Truong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2013.6622986" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936146v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4869" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936235v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936133v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00993461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938714v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00939230v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Montoya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938715v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979766v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Gancet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191714v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01395580v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979781v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299362v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Feurgard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106315v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02072456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625208v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255656v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353676v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087794v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d9c4adc2163343389d06185ee7dcd2c2867d596e;origin=https://github.com/paparazzi/paparazzi;visit=swh:1:snp:7c9a1ecf0a566403f1333042b44b2e4befd94700;anchor=swh:1:rev:9b76c21b8ba8dbdb2d548eeaec2e97e9e622791f" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>