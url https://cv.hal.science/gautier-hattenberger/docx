--- v2 (2026-05-06)
+++ v3 (2026-06-01)
@@ -1,10381 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10330 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gautier Hattenberger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gautier-hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2986-5249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129186430</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204973078</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=eSzqfscAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Automation on Mission Planning for Heterogeneous Multi-Rotor Drone Fleets in Emergency Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Zerrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Salamí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Barrado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enric Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (12), pp.816. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones9120816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental UAV Flights to Collect Data Within Cumulus Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bailon-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.231-248. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFR.2024.3478216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Wind Field Measurements with Doppler Lidar, Quadrotor and Fixed-Wing UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SCITECH 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-0625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easing the tuning of drone autopilots through a model-based framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulimane Kamni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bertout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouhammou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 77, pp.101240. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cola.2023.101240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the mixing of trade‐wind cumulus during the NEPHELAE‐EUREC4A field campaign with remotely piloted aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Couvreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149 (752), pp.809-829. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.4430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Micro-drone Autopilot Architecture with Static Scheduling Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouhammou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unmanned systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2301385024430015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.175682932211483. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293221148378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating wind using a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293211070824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Large-Eddy simulations to design an adaptive sampling strategy to assess cumulus cloud heterogeneities by Remotely Piloted Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Couvreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.335-352. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-335-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field report: Deployment of a fleet of drones for cloud exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Couvreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.175682932110708. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial IJMAV: Special issue IMAV 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry de Plinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.243 - 243. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1756829318802404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Long Endurance Mini-UAV : ETERNITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp 261-272. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1756-8293.5.4.261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A &amp;quot;no-flow-sensor&amp;quot; wind estimation algorithm for unmanned aerial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Jonassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Reuder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp 15-30. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/1756-8293.4.1.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous configuration control for UAV formation flight in hostile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (15), pp.451-456. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20070903-3-FR-2921.00077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Area Coverage in Disaster Response Utilizing Autonomous UAV Swarm Formations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lampis Papakostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristeidis Geladaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Mastrogeorgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Sharples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tangier, Morocco. pp.630-635, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Hovering Stabilisation of a Free-Rotating Wing UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chaniá, Greece. pp.779-785, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10556832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verified UAV Flight Plan Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pollien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ACM 11th International Conference on Formal Methods in Software Engineering (FormaliSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Melbourne, Australia. pp.130-140, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FormaliSE58978.2023.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-2 : Open-Field Inclined Circle Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Gavrilovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, France. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-2803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reverse Design Framework for Modifiable-off-the-Shelf Embedded Systems: Application to Open-Source Autopilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulimane Kamni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouhammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bertout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Model and Data Engineering (MEDI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Cairo, Egypt. pp.133-146, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21595-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-drone autopilot architecture for efficient static scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouhammou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Micro Air Vehicle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Delft, Netherlands. pp.175--182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open wind tunnel experiments of the DarkO tail-sitter longitudinal stabilization with constant wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Sansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zaccarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic control in aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mumbai, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired control for collective motion in swarms of drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Verdoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Theraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Escobedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dubrovnik, Croatia. pp.1626-1631, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Offset-Free Systems Under FIFO Priority Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Ladeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ouhammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Euromicro Conference on Real-Time Systems (ECRTS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Modena, Italy. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/DARTS.8.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of drag coefficient for a quadrotor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Micro Air Vehicle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Delft, Netherlands. pp.39--46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03859308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermodynamic properties of trade-wind cumulus clouds with Remotely Piloted Aircrafts during the EUREC4A field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Couvreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, (online), Germany. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field report: deployment of a fleet of drones for cloud exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Couvreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293211070830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating wind using a quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international micro air vehicle conference (IMAV2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. pp.124-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying the Mathematical Library of an UAV Autopilot with Frama-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pollien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Formal Methods for Industrial Critical Systems - FMICS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85248-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Testing of Dynamic Soaring Part-1 : Leeward Inclined Circle Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavrilovic Nikola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2021 Forum (Session: Subscale Flight Testing and Parameter Identification)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual event, United States. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2021-1527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding vector fields in Paparazzi autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international micro air vehicle conference (IMAV2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Puebla, Mexico. pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flottes de drones pour l’observation de phénomènes atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of thermodynamic properties of cumulus clouds: from strategy design in numerical simulation to application during a measurement campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Couvreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental flights of adaptive patterns for cloud exploration with UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Narvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020, IEEE/RSJ International Conference on Intelligent Robots and System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas (on line), United States. pp 1429-1435, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iros45743.2020.9341408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified model-free control architecture for tailsitter micro air vehicles: Flight simulation analysis and experimental flights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a high performance MAV for atmospheric research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cabarbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gorraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bustico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2019, 11th International Micro Air Vehicle Competition and Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing human-drone interactions with the Paparazzi UAV System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saporito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction- CHI'19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAS Education at the French Civil Aviation University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Sharples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RED-UAS 2019, International Workshop on Research, Education and Development on Unmanned Aerial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Cranfield, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REDUAS47371.2019.8999693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight patterns for clouds exploration with a fleet of UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUAS 2019, 2019 International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Atlanta, United States. pp.ISBN: 978-1-7281-0334-1, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8797953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Unscented Kalman Filter with application to attitude estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2017, 56th IEEE conference on decision and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.ISBN: 978-1-5090-2874-0, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8264063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate control law for low-cost UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cabarbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titouan Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacson Miguel Olszanecki Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2018, 10th international micro air vehicle competition and conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Melbourne, Australia. p. 150-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Landing for Fixed-wing UAV using Ultra-Wide-Band Ranging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2018, International Micro Air Vehicles, Conferences and Competitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Invariant Unscented Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2017, 56th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Flight Thrust Measurement using On-Board Force Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA SciTech Forum 2017, AIAA Atmospheric Flight Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jan 2017, Grapevine, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2017-0698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed circular formation flight of fixed-wing aircraft with Paparazzi autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2017, International Micro Air Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of A Fixed-Wing mini UAV with Transitioning Flight Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewoud J Smeur,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th AIAA Applied Aerodynamics Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Denver, CO, United States. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2017-3739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance algorithm for smooth trajectory tracking of a fixed wing UAV flying in wind flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri A Kapitanyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Cao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2017, IEEE International Conference on Robotics and Automation ,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapour, Singapore. pp. 5740 - 5745, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System simulation of a fleet of drones to probe cumulus clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Bailon-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Miami, United States. 8p., </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2017.7991448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular formation control of fixed-wing UAVs with constant speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Garcia de Marina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2017, EEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vacncouver, Canada. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Propulsion System Characterization through Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2016, International Micro Air Vehicle Conference and Competition </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleets of enduring drones to probe atmospheric phenomena with clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Burnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2016 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Characterization of an Off-the-Shelf Aircraft via Flight Test and Numerical Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Flight Testing Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.E-ISBN:978-1-62410-431-2, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-3979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">multi-dimensional Cloud-aERosol Exploratory Study using RPAS (mCERES): Bottom-up and top-down closure of aerosol-cloud interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiance Calmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerianne Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016, European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp 6530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Wind-Field Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 4th Conference of the International Society for Atmospheric Research using Remotely-piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in paparazzi system for meteorological research at ENAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2015, 2015 Meeting of the International Society of Atmospheric Research using Remotely piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oklahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of A High-Performance Tailless MAV Through Planform Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AIAA Applied Aerodynamics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAA, Jun 2015, Dallas, United States. pp.eISBN: 978-1-62410-363-6, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Wind Field Estimation and Aircraft Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Erdelyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2015: International Micro Air Vehicles Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a High-Performance Compact RPA dedicated to Atmospheric Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2014, International Society of Atmospheric Research using Remotely-piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Paparazzi UAV System for Scientific Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gorraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2014, International Micro Air Vehicle Conference and Competition 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Delft, Netherlands. pp 247-252, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4233/uuid:b38fbdb7-e6bd-440d-93be-f7dd1457be60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Aerial Mapping and Observation Task for IMAV2014 Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Colles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vandeportaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2014, International Micro Air Vehicle Conference and Competition 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Delft, Netherlands. pp 253-258, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4233/uuid:9d8e9ec5-fc97-447a-97e7-e30b9fa9bc7a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations and modelling of the boundary layer using remotely piloted aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Seity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Momboisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Bayes filters with the Relevance Vector Machine for time-varying context-dependent observation distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2014, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago (USA), United States. pp.6, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pi-Invariant Unscented Kalman Filter for Sensor Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2014, 53rd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.1035-1040, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2014.7039518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Remotely Piloted Aircraft System to study the evolution of the boundary layer related to fog events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Seity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Momboisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2014, 2nd Conference of the International Society for Atmospheric Research using Remotely piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Odense, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Remotely Piloted Aircraft System to Study the Evolution of the Boundary Layer Related to Fog Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ronflé-Nadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Albrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2014 Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cooperation between Unmanned Aerial Vehicles using a mission planner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan-Viet-Anh Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ronflé-Nadaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDIN 2013, 11th IEEE International Conference on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bochum, Germany. pp 797-803, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDIN.2013.6622986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to combine multi-sensor information for context dependent state estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP 2013, Conférence Francophone sur l'Apprentissage Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Long Endurance Mini-UAV : ETERNITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to combine multi-sensor information for context dependent state estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vandeportaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2013, IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.WeCT2.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear state estimation using an invariant unscented Kalman filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA GNC 2013, AIAA Guidance, Navigation and Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Boston, United States. pp 1-15 ; ISBN : 978-1-62410-224-0, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2013-4869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight tests for meteorological studies with MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an 18cm Micro Air Vehicle : QUARK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2013, International Micro Air Vehicle Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Point Optimisation of a Propulsion Set as Applied to a Multi-Tasking MAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Bronz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Moschetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2012, International Micro Aerial Vehicle Conference and Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Braunschweig, Germany. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous navigation of a UAV based on multimodal integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vandeportaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2012, International Micro Air Vehicule Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Braunshweig, Germany. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact helical ring antenna for iridium communication on UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Souny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETTC 2011, European Test and Telemetry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight autonomy of micro-drone in indoor environments using LiDAR flash camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vandeportaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2010, International Micro Air Vehicle Conference and Flight Competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Braunschweig, Germany. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-UAV control with the Paparazzi system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMOUS 2008, Conference on Humans Operating Unmanned Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France. pp xxxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Flight: Evaluation of autonomous configuration control algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning and control for Unmanned Air Vehicle formation flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task planning and control for a multi-UAV system: architecture and algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Gancet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active teaching and learning of the use of RPA in meteorology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gorraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bustico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISARRA 2018, International Society for Atmospheric Research using Remotely Piloted Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Invariant Observers Theory for Nonlinear State Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Seren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Fourati Hassen Belkhiat Djamel Eddine Chouaib Iniewski Krzysztof. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multisensor Attitude Estimation Fundamental Concepts and Applications Edited by Fourati Hassen Belkhiat Djamel Eddine Chouaib Iniewski Krzysztof </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, pp 391-408, 2016, 978-1-4987-4571-0, eBook ISBN: 978-1-4987-4580-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision making in multi-UAVs systems: Architecture and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémi Gancet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Ollero A., Maza I. (eds) Multiple Heterogeneous Unmanned Aerial Vehicles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Springer Berlin Heidelberg, pp.15-48, 2007, Springer Tracts in Advanced Robotics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe synchronous path planning for a fleet of fixed-wing constant speed aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Feurgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299362v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Computational Cost in the Invariant Unscented Kalman Filtering For Attitude Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant Unscented Kalman filtering : A Parametric formulation study for Attitude Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Condomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gentle introduction to C code verification using the Frama-C platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pollien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ISAE-SUPAERO; ONERA -- The French Aerospace Lab; ENAC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Verification for Autopilot - Preliminary state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Garion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pollien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thirioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ISAE-SUPAERO; ONERA -- The French Aerospace Lab; ENAC. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol en formation sans formation: contrôle et planification pour le vol en formation des avions sans pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université Paul Sabatier - Toulouse III, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00353676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paparazzi UAV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Hattenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d9c4adc2163343389d06185ee7dcd2c2867d596e;origin=https://github.com/paparazzi/paparazzi;visit=swh:1:snp:7c9a1ecf0a566403f1333042b44b2e4befd94700;anchor=swh:1:rev:9b76c21b8ba8dbdb2d548eeaec2e97e9e622791f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10436,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBE58BAC"/>
+    <w:nsid w:val="1591667C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10667,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-hattenberger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2986-5249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129186430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204973078" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05381617v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Zerrouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Salam&#237;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barrado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pastor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones9120816" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04791719v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Narvor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFR.2024.3478216" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04253110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4430" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04357797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulimane Kamni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouhammou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2023.101240" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04090539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0625" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04357701v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonneval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladeira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385024430015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03924053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148378" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roberts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-335-2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03524845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070824" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03520657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01896261v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Plinval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jardin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829318802404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.5.4.261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mayer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Jonassen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Reuder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.4.1.15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070903-3-FR-2921.00077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05215124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lampis Papakostas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Geladaris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Mastrogeorgiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Sharples" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073337" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04619809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sansou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demourant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loquen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556832" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04087058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2803" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165427v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pollien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE58978.2023.00021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04023942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21595-7_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04126142v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836112" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03716151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.8.1.4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859308v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439452v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8698" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03098769v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrilovic Nikola" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1527" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia de Marina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637337v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02994385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seguin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros45743.2020.9341408" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549682v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacson Miguel Olszanecki Barth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2075" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02308208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cabarbaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gorraz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137839v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8797953" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02364882v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDUAS47371.2019.8999693" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seren" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264063" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01936955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01936964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01432789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0698" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587220v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reymann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2017.7991448" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01534809v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud J Smeur," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3739" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01382526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A Kapitanyuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989674" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01496285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Sun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206422" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01396980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333870v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3979" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cayez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerianne Nicoll" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01167956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2879" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204624v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267217v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086242v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ravet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942982" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01109001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039518" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059637v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Colles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nollet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vandeportaele" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4233/uuid:9d8e9ec5-fc97-447a-97e7-e30b9fa9bc7a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059738v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dralet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seity" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Momboisse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059642v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4233/uuid:b38fbdb7-e6bd-440d-93be-f7dd1457be60" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996441v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023009v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronfl&#233;-Nadaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albrand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921516v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934293v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Viet-Anh Truong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2013.6622986" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936146v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4869" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936235v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936133v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00993461v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938714v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938447v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00939230v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Montoya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938715v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979777v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979766v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Gancet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191714v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01395580v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979781v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299362v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Feurgard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106315v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02072456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625208v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255656v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353676v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087794v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d9c4adc2163343389d06185ee7dcd2c2867d596e;origin=https://github.com/paparazzi/paparazzi;visit=swh:1:snp:7c9a1ecf0a566403f1333042b44b2e4befd94700;anchor=swh:1:rev:9b76c21b8ba8dbdb2d548eeaec2e97e9e622791f" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-hattenberger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2986-5249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129186430" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204973078" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=eSzqfscAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05381617v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Zerrouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Salam&#237;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barrado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Pastor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones9120816" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04791719v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Verdu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Narvor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bailon-Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFR.2024.3478216" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04090539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Bronz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gavrilovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-0625" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04357797v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulimane Kamni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bertout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouhammou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2023.101240" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04253110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Roberts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.4430" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04357701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonneval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladeira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385024430015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03924053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Condomines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148378" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03524845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070824" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03156025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Roberts" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-335-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03520657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293211070830" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01896261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Plinval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1756829318802404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936157v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.5.4.261" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mayer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brisset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Jonassen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Reuder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1756-8293.4.1.15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070903-3-FR-2921.00077" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05215124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lampis Papakostas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Geladaris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Mastrogeorgiou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Sharples" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073337" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04619809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sansou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demourant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loquen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10556832" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pollien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thirioux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FormaliSE58978.2023.00021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04087058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2803" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04023942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21595-7_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859380v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04126142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235527v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Verdoucq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Escobedo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836112" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03716151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DARTS.8.1.4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8698" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406192v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439452v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03098769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavrilovic Nikola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-1527" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03439645v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia de Marina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03418188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02994385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Seguin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros45743.2020.9341408" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacson Miguel Olszanecki Barth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-2075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02308208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cabarbaye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gorraz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02364882v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDUAS47371.2019.8999693" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02137839v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8797953" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seren" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264063" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01936964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01936955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01509893v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01432789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-0698" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01587220v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01534809v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewoud J Smeur," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3739" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01382526v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A Kapitanyuk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989674" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522246v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reymann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2017.7991448" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01496285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Sun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206422" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01396980v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470201v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01333870v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-3979" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01346244v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sanchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cayez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerianne Nicoll" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01470216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01167956v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2879" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01204624v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Erdelyi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059642v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4233/uuid:b38fbdb7-e6bd-440d-93be-f7dd1457be60" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059637v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Colles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nollet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vandeportaele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4233/uuid:9d8e9ec5-fc97-447a-97e7-e30b9fa9bc7a" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01059738v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dralet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Seity" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Momboisse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086242v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ravet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942982" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01109001v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039518" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01023009v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02267331v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ronfl&#233;-Nadaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albrand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934293v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Viet-Anh Truong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDIN.2013.6622986" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936146v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933568v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-4869" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936235v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936133v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00993461v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938714v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Souny" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00939230v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Montoya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938715v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979766v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979746v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Gancet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191714v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01395580v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01979781v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299362v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Feurgard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02106315v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02072456v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625208v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255656v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353676v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02087794v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d9c4adc2163343389d06185ee7dcd2c2867d596e;origin=https://github.com/paparazzi/paparazzi;visit=swh:1:snp:7c9a1ecf0a566403f1333042b44b2e4befd94700;anchor=swh:1:rev:9b76c21b8ba8dbdb2d548eeaec2e97e9e622791f" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>