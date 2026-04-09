--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -949,278 +949,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03335733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scenario interpretations from sparse fault evidence using graph theory and geological rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of faults in LoopStructural 1.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachlan Grose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ailleres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Godefroy</w:t>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jessell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB020022⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (10), pp.6197-6213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-6197-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562611v2</w:t>
+                <w:t xml:space="preserve">hal-03384770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of faults in LoopStructural 1.0</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ailleres</w:t>
+                <w:t xml:space="preserve">Multi-scenario interpretations from sparse fault evidence using graph theory and geological rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gautier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (10), pp.6197-6213. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-6197-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384770v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562611v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Difference Implicit Structural Modeling of Geological Structures</w:t>
               </w:r>
@@ -1453,90 +1453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural interpretation of sparse fault data using graph theory and geological rules Fault data interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (8), pp.1091-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1704,51 +1704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parametric fault displacement model to introduce kinematic control into modeling faults from sparse data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3737,463 +3737,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03810457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonique dans le bassin d'avant pays subalpin de Haute Provence : nouvelle vision 3D du Vélodrome par une approche de modélisation géométrique 3D</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+                <w:t xml:space="preserve">Observatory of Transfers in the Vadose Zone &amp;quot;O-ZNS&amp;quot; (in Orléans, France): Instrumentation strategy and installation of fiber optic sensors (DTS, DAS and DSS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouamama Abbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Isch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">vEGU21: Gather Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588231v1</w:t>
+                <w:t xml:space="preserve">hal-03554528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatory of Transfers in the Vadose Zone &amp;quot;O-ZNS&amp;quot; (in Orléans, France): Instrumentation strategy and installation of fiber optic sensors (DTS, DAS and DSS)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clara Jodry</w:t>
+                <w:t xml:space="preserve">New insights on the Vélodrome syncline in the western sub-alpine foreland basin of Haute Provence : 3-D geometrical modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU21: Gather Online</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8639⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03554528v1</w:t>
+                <w:t xml:space="preserve">hal-03554521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the Vélodrome syncline in the western sub-alpine foreland basin of Haute Provence : 3-D geometrical modelling approach</w:t>
+                <w:t xml:space="preserve">Tectonique dans le bassin d'avant pays subalpin de Haute Provence : nouvelle vision 3D du Vélodrome par une approche de modélisation géométrique 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03554521v1</w:t>
+                <w:t xml:space="preserve">hal-03588231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical estimation of the damage induced by an observatory digging in a limestone heterogeneous vadose zone - Beauce aquifer (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,77 +4404,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Azaroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Isch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouamama Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux capteurs environnementaux - DEFI15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Banyuls sur Mer, France</w:t>
@@ -4516,51 +4516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of the mass and heat transfers through a heterogeneous karstic limestone vadose zone of an agricultural field (Beauce Aquifer, Orleans, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouamama Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Isch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,51 +4633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical Imaging for the Petrophysical Properties Characterization of a Limestone Heterogeneous Vadose Zone - Beauce Aquifer (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5138,51 +5138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic interpretation of fault-related deformation using a numerical kinematic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5307,51 +5307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Julio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th annual conference of the International Association for Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Freiberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6896,51 +6896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1C7206C"/>
+    <w:nsid w:val="3957BFDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7127,51 +7127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0638-3391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171128958" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01116916v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Laouici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-024-01613-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230296" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spagnoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-491-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jodry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2022.105050" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Grose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ailleres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3915-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562611v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-6197-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaudeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-020-09887-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01939517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.11.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01879697v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09800-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02191211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lechenard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A.-L. Jackson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2017-0059.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01853382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ailleres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jessell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017jb015177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Jessell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2017.09.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01390858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01338981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-016-9637-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2014.10.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01529651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Kemp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lindsay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wellmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1864-5658/2015-62" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Steckiewicz-Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pellerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.01.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouziat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Kemp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lindsay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wellmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherpeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04620534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182743v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Yacouba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3097" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15336" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11211" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554528v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8639" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12342" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554443v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2411" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaarani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02562499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5294" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136480v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Maerten" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/BE410171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066329v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Odiss&#233;evitch Filippov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13880830.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Julio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066177v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teagan Blaike" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carmichael" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jamey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Husson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294273v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775096v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04062333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mej&#237;a-Herrera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zielinska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990728v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520290v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05229618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Filippov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gruzdeva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0638-3391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171128958" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01116916v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Laouici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-024-01613-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230296" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spagnoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-491-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jodry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2022.105050" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Grose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ailleres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3915-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-6197-2021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562611v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaudeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-020-09887-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01939517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.11.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01879697v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09800-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02191211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lechenard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A.-L. Jackson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2017-0059.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01853382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ailleres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jessell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017jb015177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Jessell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2017.09.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01390858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01338981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-016-9637-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2014.10.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01529651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Kemp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lindsay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wellmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1864-5658/2015-62" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Steckiewicz-Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pellerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.01.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouziat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Kemp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lindsay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wellmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherpeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04620534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182743v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Yacouba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3097" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15336" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11211" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554528v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8639" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554521v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12342" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554443v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2411" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaarani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02562499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5294" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136480v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Maerten" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/BE410171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066329v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Odiss&#233;evitch Filippov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13880830.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Julio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066177v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teagan Blaike" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carmichael" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jamey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Husson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294273v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775096v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04062333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mej&#237;a-Herrera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zielinska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990728v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520290v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05229618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Filippov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gruzdeva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>