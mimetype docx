--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -434,295 +434,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D geometrical modelling of the non-cylindrical Vélodrome Miocene fold in the southwestern Alps</w:t>
+                <w:t xml:space="preserve">Magmatic To Solid-State Evolution Of A Shallow Emplaced Agpaitic Tinguaite (The Suc De Sara Dyke, Velay Volcanic Province, France): Implications For Peralkaline Melt Segregation And Extraction In Ascending Magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Faure</w:t>
+                <w:t xml:space="preserve">Thomas Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loget</w:t>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Allanic</w:t>
+                <w:t xml:space="preserve">Monica Spagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 879, pp.230296. </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.491-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ejm-36-491-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04526086v1</w:t>
+                <w:t xml:space="preserve">insu-04676498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic To Solid-State Evolution Of A Shallow Emplaced Agpaitic Tinguaite (The Suc De Sara Dyke, Velay Volcanic Province, France): Implications For Peralkaline Melt Segregation And Extraction In Ascending Magmas</w:t>
+                <w:t xml:space="preserve">3D geometrical modelling of the non-cylindrical Vélodrome Miocene fold in the southwestern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pereira</w:t>
+                <w:t xml:space="preserve">Agathe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+                <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Andújar</w:t>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Spagnoli</w:t>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36, pp.491-524. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 879, pp.230296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ejm-36-491-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04676498v1</w:t>
+                <w:t xml:space="preserve">insu-04526086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated static and dynamic geophysical and geomechanical data for characterization of transport properties</w:t>
               </w:r>
@@ -949,278 +949,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03335733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of faults in LoopStructural 1.0</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scenario interpretations from sparse fault evidence using graph theory and geological rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gautier</w:t>
+                <w:t xml:space="preserve">Gabriel Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-6197-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384770v1</w:t>
+                <w:t xml:space="preserve">hal-02562611v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scenario interpretations from sparse fault evidence using graph theory and geological rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Godefroy</w:t>
+                <w:t xml:space="preserve">Modelling of faults in LoopStructural 1.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachlan Grose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ailleres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jessell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020022. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (10), pp.6197-6213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB020022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-6197-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562611v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Difference Implicit Structural Modeling of Geological Structures</w:t>
               </w:r>
@@ -1317,438 +1317,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of geological knowledge for fold geometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modelling of column experiments to investigate in-situ bioleaching as an alternative mining technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Armit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Izart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lechenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.11.010⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.272-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939517v1</w:t>
+                <w:t xml:space="preserve">hal-02191211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural interpretation of sparse fault data using graph theory and geological rules Fault data interpretation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+                <w:t xml:space="preserve">Inversion of geological knowledge for fold geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachlan Grose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ailleres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bonneau</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Armit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jessell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11004-019-09800-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879697v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of column experiments to investigate in-situ bioleaching as an alternative mining technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural interpretation of sparse fault data using graph theory and geological rules Fault data interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 188, pp.272-290. </w:t>
+              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (8), pp.1091-1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11004-019-09800-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191211v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parametric fault displacement model to introduce kinematic control into modeling faults from sparse data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2007,51 +2007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ailleres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Armit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark W. Jessell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2308,399 +2308,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive editing of 3D geological structures and tectonic history sketching via a rigid element method</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geological uncertainty and geophysical inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jessell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ailleres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lindsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2014.10.011⟩</w:t>
+              <w:t xml:space="preserve">Geotectonic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp.141 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/1864-5658/2015-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281805v1</w:t>
+                <w:t xml:space="preserve">hal-01529651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological uncertainty and geophysical inversion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Wellmann</w:t>
+                <w:t xml:space="preserve">3D geomodelling combining implicit surfaces and Voronoi-based remeshing: A case study in the Lorraine Coal Basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Collon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Steckiewicz-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotectonic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/1864-5658/2015-62⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2015.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529651v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D geomodelling combining implicit surfaces and Voronoi-based remeshing: A case study in the Lorraine Coal Basin (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive editing of 3D geological structures and tectonic history sketching via a rigid element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jessell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 77, pp.29-43. </w:t>
+              <w:t xml:space="preserve">, 2015, 74, pp.71-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2015.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276842v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parametric method to model 3D displacements around faults with volumetric vector fields</w:t>
               </w:r>
@@ -3272,51 +3272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Steckiewicz-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sols urbains et géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archéologie du Fait Urbain (AFU), Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3335,377 +3335,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petroacoustic characterization of fractured and weathered limestone from the O-ZNS Critical Zone Observatory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Outcrop Acquisition for the Observatory of the Vadose Zone (OZNS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Nasser Yacouba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Mallet</w:t>
+                <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Deparis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gautier Laurent</w:t>
+                <w:t xml:space="preserve">Louis Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouamama Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3097⟩</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04182743v1</w:t>
+                <w:t xml:space="preserve">insu-04182730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Outcrop Acquisition for the Observatory of the Vadose Zone (OZNS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petroacoustic characterization of fractured and weathered limestone from the O-ZNS Critical Zone Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Nasser Yacouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phlippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bouamama Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04182730v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04182743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt tectonic in the western subalpine foreland basin of Haute Provence? New insights on the Miocene Vélodrome syncline by a 3D geometrical modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
@@ -3871,286 +3871,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the Vélodrome syncline in the western sub-alpine foreland basin of Haute Provence : 3-D geometrical modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tectonique dans le bassin d'avant pays subalpin de Haute Provence : nouvelle vision 3D du Vélodrome par une approche de modélisation géométrique 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554521v1</w:t>
+                <w:t xml:space="preserve">hal-03588231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonique dans le bassin d'avant pays subalpin de Haute Provence : nouvelle vision 3D du Vélodrome par une approche de modélisation géométrique 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">New insights on the Vélodrome syncline in the western sub-alpine foreland basin of Haute Provence : 3-D geometrical modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allanic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588231v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical estimation of the damage induced by an observatory digging in a limestone heterogeneous vadose zone - Beauce aquifer (France)</w:t>
               </w:r>
@@ -4430,51 +4430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouamama Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux capteurs environnementaux - DEFI15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Banyuls sur Mer, France</w:t>
@@ -4685,51 +4685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Isch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, San Francisco, United States</w:t>
@@ -4901,90 +4901,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key Elements in the Use of in situ Recovery Technology For Deep and Complex Ore Deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Odisséevitch Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lechenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Izart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
@@ -5026,90 +5026,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Column Experiments and Numerical Modelling For In-Situ Leaching of Sandstone Hosted Copper Deposit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Izart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Odisséevitch Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
@@ -5138,51 +5138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic interpretation of fault-related deformation using a numerical kinematic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5249,394 +5249,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splay faults and flower structures - a theoretical framework for 3D geomodeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards stochastic modelling of folds in poly-deformed terranes using structural data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachlan Grose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ailleres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jessell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th annual conference of the International Association for Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Freiberg, Germany</w:t>
+              <w:t xml:space="preserve">, IAMG, 2015, Freiberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068813v1</w:t>
+                <w:t xml:space="preserve">hal-04068820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards stochastic modelling of folds in poly-deformed terranes using structural data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geological Uncertainty and Geophysical Ambiguity: Friends or Foes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ailleres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Armit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teagan Blaike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carmichael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachlan Grose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th annual conference of the International Association for Mathematical Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAMG, 2015, Freiberg, Germany</w:t>
+              <w:t xml:space="preserve">13th Biennal SGA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGA, 2015, Nancy, France. pp.1693-1696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068820v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological Uncertainty and Geophysical Ambiguity: Friends or Foes?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Teagan Blaike</w:t>
+                <w:t xml:space="preserve">Splay faults and flower structures - a theoretical framework for 3D geomodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Carmichael</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charline Julio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Ford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Biennal SGA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGA, 2015, Nancy, France. pp.1693-1696</w:t>
+              <w:t xml:space="preserve">17th annual conference of the International Association for Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Freiberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066177v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Framework and Reservoir Gridding: Current Bottlenecks and Way Forward</w:t>
               </w:r>
@@ -6081,51 +6081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1es journées scientifiques One Water : Eau, bien commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
@@ -6416,51 +6416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties estimation from coupled acoustic and electric characterization in heterogeneous limestones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Nasser Yacouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6534,77 +6534,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PETROACOUSTIC CHARACTERIZATION OF FRACTURED LIMESTONES FROM THE VADOSE ZONE OF BEAUCE AQUIFER (O-ZNS, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Nasser Yacouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6710,51 +6710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6896,51 +6896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3957BFDF"/>
+    <w:nsid w:val="AC41F610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7127,51 +7127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0638-3391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171128958" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01116916v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Laouici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-024-01613-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230296" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spagnoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-491-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jodry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2022.105050" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Grose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ailleres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3915-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-6197-2021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562611v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaudeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-020-09887-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01939517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.11.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01879697v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09800-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02191211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lechenard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A.-L. Jackson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2017-0059.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01853382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ailleres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jessell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017jb015177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Jessell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2017.09.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01390858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01338981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-016-9637-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281805v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2014.10.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01529651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Kemp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lindsay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wellmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1864-5658/2015-62" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Steckiewicz-Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pellerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.01.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouziat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Kemp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lindsay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wellmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherpeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04620534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182743v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Yacouba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Leroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3097" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15336" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11211" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554528v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8639" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554521v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12342" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554443v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2411" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaarani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02562499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5294" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136480v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Maerten" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/BE410171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066329v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Odiss&#233;evitch Filippov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13880830.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Julio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066177v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teagan Blaike" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carmichael" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jamey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Husson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294273v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775096v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04062333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mej&#237;a-Herrera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zielinska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990728v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520290v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05229618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Filippov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gruzdeva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0638-3391" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171128958" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01116916v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Laouici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-024-01613-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spagnoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-491-2024" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jodry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2022.105050" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335733v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Grose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ailleres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jessell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3915-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02562611v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03384770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-6197-2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02953073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaudeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-020-09887-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02191211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lechenard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01939517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Armit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.11.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01879697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09800-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01738149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ford" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A.-L. Jackson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2017-0059.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01853382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ailleres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Armit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jessell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017jb015177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W. Jessell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2017.09.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01390858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.09.040" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01338981v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-016-9637-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01529651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Kemp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lindsay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wellmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1864-5658/2015-62" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Steckiewicz-Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pellerin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.01.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2014.10.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouziat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Kemp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lindsay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wellmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cherpeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04620534v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182730v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15336" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182743v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Nasser Yacouba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3097" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11211" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554528v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jodry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8639" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588231v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12342" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554443v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2411" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaarani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02562499v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5294" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136480v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Maerten" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/BE410171" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066329v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Odiss&#233;evitch Filippov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01402561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2016-13880830.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068820v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teagan Blaike" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carmichael" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04068813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Julio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04066662v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jamey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Husson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294273v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775096v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04062333v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mej&#237;a-Herrera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zielinska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990728v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520290v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05229618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Filippov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Gruzdeva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>