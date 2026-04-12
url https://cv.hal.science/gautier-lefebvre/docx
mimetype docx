--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1375,265 +1375,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Single Static Measurement Predicts Wave Localization in Complex Structures</w:t>
+                <w:t xml:space="preserve">Interfacial Instability during Granular Erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexane Gondel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">Aymeric Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Atlan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Jop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 117 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.074301⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 116 (6), pp.068002 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.068002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145630v1</w:t>
+                <w:t xml:space="preserve">hal-01274966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Instability during Granular Erosion</w:t>
+                <w:t xml:space="preserve">One Single Static Measurement Predicts Wave Localization in Complex Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Gondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Merceron</w:t>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jop</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Feppon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116 (6), pp.068002 </w:t>
+              <w:t xml:space="preserve">, 2016, 117 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.068002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.074301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274966v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on Maxwell's fish-eye dynamics in elastic plates</w:t>
               </w:r>
@@ -1766,51 +1766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion dynamics of a wet granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.032205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2298,200 +2298,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation of waves in a circular membrane : experimental results and comparison with the landscape theory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of localization in 2D disordered vibrating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Denorms Action Final Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Coimbra, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240293v1</w:t>
+                <w:t xml:space="preserve">hal-03297230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of localization in 2D disordered vibrating systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation of waves in a circular membrane : experimental results and comparison with the landscape theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Denorms Action Final Event</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3337-3338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297230v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic characterization of a viscoelastic medium</w:t>
               </w:r>
@@ -3056,77 +3056,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSTABILITY DURING THE EROSION OF A COHESIVE GRANULAR PILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV ICTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3479,51 +3479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion of a wet/dry granular interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3574,51 +3574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilité d'érosion d'une interface granulaire sèche-humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3656,51 +3656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion rate and instability of a wet/dry granular interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3747,51 +3747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion dynamics of a wet granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society 65th Annual Fall DFD Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4088,51 +4088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Even" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391895v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118239" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najib Bin Fazail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117642" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a A." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117656" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170815" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0013569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alver&#232;de Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wunenburger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5131026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebbah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60364-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antonakakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Achaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8201;v. Craster" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.254302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02145630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Gondel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feppon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.074301" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Merceron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.068002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros-Kiri Ing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905730" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Leborgne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmiao Ye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010996" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0673" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297230v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297199v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Wunenburger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Filoche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293768v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Maynard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812096" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Even" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391895v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118239" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najib Bin Fazail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117642" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a A." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117656" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170815" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0013569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alver&#232;de Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wunenburger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5131026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebbah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60364-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antonakakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Achaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8201;v. Craster" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.254302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Merceron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.068002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02145630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Gondel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feppon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.074301" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros-Kiri Ing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905730" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Leborgne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmiao Ye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010996" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0673" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297199v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Wunenburger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Filoche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293768v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Maynard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812096" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>