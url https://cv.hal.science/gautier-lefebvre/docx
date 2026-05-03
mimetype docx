--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -340,248 +340,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping loss factor characterization of complex structures using a Green’s function-based model</w:t>
+                <w:t xml:space="preserve">Modeling the acoustic radiation of plates using circular pistons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Najib Bin Fazail</w:t>
+                <w:t xml:space="preserve">Carlos García A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Atalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 552, pp.117642. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117642⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 553, pp.117656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277298v1</w:t>
+                <w:t xml:space="preserve">hal-05474472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the acoustic radiation of plates using circular pistons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Damping loss factor characterization of complex structures using a Green’s function-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Najib Bin Fazail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos García A.</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gautier Lefebvre</w:t>
+                <w:t xml:space="preserve">Noureddine Atalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 553, pp.117656. </w:t>
+              <w:t xml:space="preserve">, 2023, 552, pp.117642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474472v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subwavelength pulse focusing and perfect absorption in the Maxwell fish-eye</w:t>
               </w:r>
@@ -714,51 +714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation efficiency of a distribution of baffled pistons with arbitrary phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos García A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -818,51 +818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized modes prediction in a membrane with non-uniform tension from the quasi-static measurement of its localization landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos García A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Buot de L'Epine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1375,265 +1375,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Instability during Granular Erosion</w:t>
+                <w:t xml:space="preserve">One Single Static Measurement Predicts Wave Localization in Complex Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Merceron</w:t>
+                <w:t xml:space="preserve">Alexane Gondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jop</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Feppon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116 (6), pp.068002 </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.068002⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 117 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.074301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274966v1</w:t>
+                <w:t xml:space="preserve">hal-02145630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Single Static Measurement Predicts Wave Localization in Complex Structures</w:t>
+                <w:t xml:space="preserve">Interfacial Instability during Granular Erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Atlan</w:t>
+                <w:t xml:space="preserve">Aymeric Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Feppon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Jop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 117 (7), </w:t>
+              <w:t xml:space="preserve">, 2016, 116 (6), pp.068002 </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.074301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.068002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145630v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on Maxwell's fish-eye dynamics in elastic plates</w:t>
               </w:r>
@@ -1766,51 +1766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion dynamics of a wet granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.032205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2010,51 +2010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinmiao Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2200,64 +2200,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the radiation of thin complex plates by means of the landscape of localisation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos García A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2298,390 +2298,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of localization in 2D disordered vibrating systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation of waves in a circular membrane : experimental results and comparison with the landscape theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Denorms Action Final Event</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3337-3338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297230v1</w:t>
+                <w:t xml:space="preserve">hal-03240293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation of waves in a circular membrane : experimental results and comparison with the landscape theory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of localization in 2D disordered vibrating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Denorms Action Final Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0673⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03240293v1</w:t>
+                <w:t xml:space="preserve">hal-03297230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic characterization of a viscoelastic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Regis Wunenburger</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Wunenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 18 - 14ème congrès français d'acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference (AFPAC) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Surrey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297199v1</w:t>
+                <w:t xml:space="preserve">hal-03293696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic characterization of a viscoelastic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Wunenburger</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Wunenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference (AFPAC) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Surrey, United Kingdom</w:t>
+              <w:t xml:space="preserve">CFA 18 - 14ème congrès français d'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293696v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective rigidity of ribbed plates revealed by spatial spectra analysis</w:t>
               </w:r>
@@ -2946,226 +2946,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization in the piano soundboard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INSTABILITY DURING THE EROSION OF A COHESIVE GRANULAR PILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">172nd ASA meeting and 5th joint meeting of the ASA and the Acoustical Society of Japan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIV ICTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825218v1</w:t>
+                <w:t xml:space="preserve">hal-03293090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSTABILITY DURING THE EROSION OF A COHESIVE GRANULAR PILE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization in the piano soundboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Merceron</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Filoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ICTAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">172nd ASA meeting and 5th joint meeting of the ASA and the Acoustical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hawai, United States. pp.3255 - 3255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4970305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293090v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on gradient-index lenses in elastic plates</w:t>
               </w:r>
@@ -3479,51 +3479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion of a wet/dry granular interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3574,51 +3574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilité d'érosion d'une interface granulaire sèche-humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3656,51 +3656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion rate and instability of a wet/dry granular interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3747,51 +3747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion dynamics of a wet granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society 65th Annual Fall DFD Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4088,51 +4088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Even" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391895v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118239" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277298v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najib Bin Fazail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117642" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474472v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a A." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117656" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170815" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0013569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alver&#232;de Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wunenburger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5131026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebbah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60364-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antonakakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Achaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8201;v. Craster" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.254302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Merceron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.068002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02145630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Gondel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feppon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.074301" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros-Kiri Ing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905730" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Leborgne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmiao Ye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010996" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0673" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297199v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Wunenburger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Filoche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293768v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Maynard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812096" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Even" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391895v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118239" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a A." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117656" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najib Bin Fazail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170815" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0013569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alver&#232;de Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wunenburger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5131026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebbah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60364-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antonakakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Achaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8201;v. Craster" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.254302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02145630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Gondel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feppon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.074301" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Merceron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.068002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros-Kiri Ing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905730" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Leborgne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmiao Ye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010996" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0673" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297230v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Wunenburger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Filoche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970305" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293768v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Maynard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812096" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>