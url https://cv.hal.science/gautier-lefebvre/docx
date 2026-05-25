--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1375,265 +1375,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Single Static Measurement Predicts Wave Localization in Complex Structures</w:t>
+                <w:t xml:space="preserve">Interfacial Instability during Granular Erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexane Gondel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+                <w:t xml:space="preserve">Aymeric Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Atlan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Jop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 117 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.074301⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 116 (6), pp.068002 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.068002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145630v1</w:t>
+                <w:t xml:space="preserve">hal-01274966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Instability during Granular Erosion</w:t>
+                <w:t xml:space="preserve">One Single Static Measurement Predicts Wave Localization in Complex Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Gondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Merceron</w:t>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jop</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Feppon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116 (6), pp.068002 </w:t>
+              <w:t xml:space="preserve">, 2016, 117 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.068002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.074301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274966v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on Maxwell's fish-eye dynamics in elastic plates</w:t>
               </w:r>
@@ -1766,51 +1766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion dynamics of a wet granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.032205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2298,200 +2298,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation of waves in a circular membrane : experimental results and comparison with the landscape theory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of localization in 2D disordered vibrating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Denorms Action Final Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Coimbra, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240293v1</w:t>
+                <w:t xml:space="preserve">hal-03297230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of localization in 2D disordered vibrating systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation of waves in a circular membrane : experimental results and comparison with the landscape theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Denorms Action Final Event</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3337-3338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297230v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic characterization of a viscoelastic medium</w:t>
               </w:r>
@@ -2946,226 +2946,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSTABILITY DURING THE EROSION OF A COHESIVE GRANULAR PILE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization in the piano soundboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Merceron</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Filoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV ICTAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">172nd ASA meeting and 5th joint meeting of the ASA and the Acoustical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hawai, United States. pp.3255 - 3255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4970305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293090v1</w:t>
+                <w:t xml:space="preserve">hal-01825218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization in the piano soundboard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INSTABILITY DURING THE EROSION OF A COHESIVE GRANULAR PILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">172nd ASA meeting and 5th joint meeting of the ASA and the Acoustical Society of Japan</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIV ICTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4970305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01825218v1</w:t>
+                <w:t xml:space="preserve">hal-03293090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on gradient-index lenses in elastic plates</w:t>
               </w:r>
@@ -3479,51 +3479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion of a wet/dry granular interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3574,51 +3574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilité d'érosion d'une interface granulaire sèche-humide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3656,51 +3656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion rate and instability of a wet/dry granular interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3747,51 +3747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion dynamics of a wet granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Physical Society 65th Annual Fall DFD Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4088,51 +4088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Even" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391895v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118239" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a A." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117656" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najib Bin Fazail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170815" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0013569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alver&#232;de Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wunenburger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5131026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebbah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60364-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antonakakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Achaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8201;v. Craster" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.254302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02145630v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Gondel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feppon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.074301" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Merceron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.068002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros-Kiri Ing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905730" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Leborgne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmiao Ye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010996" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0673" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297230v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Wunenburger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Filoche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970305" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293768v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Maynard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812096" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Even" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0335" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391895v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118239" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a A." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117656" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277298v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najib Bin Fazail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170815" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840698v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garc&#237;a A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0013569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292337v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alver&#232;de Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wunenburger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5131026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921803v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebbah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-60364-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antonakakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Achaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8201;v. Craster" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.254302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Merceron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.068002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02145630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Gondel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Feppon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.074301" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauvais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros-Kiri Ing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905730" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.032205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Leborgne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmiao Ye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847961v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010996" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0673" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Wunenburger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Filoche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297222v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293090v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293768v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Maynard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812096" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01061870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>