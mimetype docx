--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -480,295 +480,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05365725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the zoonotic risk profile of European influenza A viruses in swine from 2010 to 2020 inclusive</w:t>
+                <w:t xml:space="preserve">Identification of H1N2 influenza viruses in turkeys after spillover from swine and in vitro characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelia Coggon</w:t>
+                <w:t xml:space="preserve">Chloé Chavoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Lopes</w:t>
+                <w:t xml:space="preserve">Pascale Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Simon</w:t>
+                <w:t xml:space="preserve">François-Xavier Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebulun Arendsee</w:t>
+                <w:t xml:space="preserve">Katell Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuan-Fu Chen</w:t>
+                <w:t xml:space="preserve">Rachel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 99 (7), </w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 361, pp.199634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.00306-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2025.199634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05251351v1</w:t>
+                <w:t xml:space="preserve">anses-05285166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of H1N2 influenza viruses in turkeys after spillover from swine and in vitro characterization</w:t>
+                <w:t xml:space="preserve">Quantifying the zoonotic risk profile of European influenza A viruses in swine from 2010 to 2020 inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Chavoix</w:t>
+                <w:t xml:space="preserve">Amelia Coggon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Massin</w:t>
+                <w:t xml:space="preserve">Sara Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Briand</w:t>
+                <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Louboutin</w:t>
+                <w:t xml:space="preserve">Zebulun Arendsee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Busson</w:t>
+                <w:t xml:space="preserve">Kuan-Fu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 361, pp.199634. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2025.199634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00306-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05285166v1</w:t>
+                <w:t xml:space="preserve">anses-05251351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternating between even and odd ploidy levels switches on and off the recombination control, even near the centromeres</w:t>
               </w:r>
@@ -1016,295 +1016,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masculinization of the X-chromosome in aphid soma and gonads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.166⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (2), pp.545-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999192v1</w:t>
+                <w:t xml:space="preserve">hal-03651949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Boideau</w:t>
+                <w:t xml:space="preserve">Masculinization of the X-chromosome in aphid soma and gonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Belser</w:t>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 234 (2), pp.545-559. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651949v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
               </w:r>
@@ -1418,567 +1418,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerationally Maintained Histone H4 Lysine 16 Acetylation Is Instructive for Future Gene Activation</w:t>
+                <w:t xml:space="preserve">Selection following Gene Duplication Shapes Recent Genome Evolution in the Pea Aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Samata</w:t>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasios Alexiadis</w:t>
+                <w:t xml:space="preserve">Marina Marcet-Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johannes Nuebler</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.05.026⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (9), pp.2601-2615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141899v1</w:t>
+                <w:t xml:space="preserve">hal-03065353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy HiCExplorer 3: a web server for reproducible Hi-C, capture Hi-C and single-cell Hi-C data analysis, quality control and visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Wolff</w:t>
+                <w:t xml:space="preserve">Leily Rabbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leily Rabbani</w:t>
+                <w:t xml:space="preserve">Ralf Gilsbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Manke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (W1), pp.W177-W184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkaa220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intergenerationally Maintained Histone H4 Lysine 16 Acetylation Is Instructive for Future Gene Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Samata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Belser</w:t>
+                <w:t xml:space="preserve">Anastasios Alexiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Da silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gautier Richard</w:t>
+                <w:t xml:space="preserve">Plamen Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Istace</w:t>
+                <w:t xml:space="preserve">Johannes Nuebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (12), pp.giaa137. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182 (1), pp.127-144.e23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03283975v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection following Gene Duplication Shapes Recent Genome Evolution in the Pea Aphid Acyrthosiphon pisum</w:t>
+                <w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Fernández</w:t>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Marcet-Houben</w:t>
+                <w:t xml:space="preserve">Corinne Da silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (9), pp.2601-2615. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.giaa137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065353v1</w:t>
+                <w:t xml:space="preserve">hal-03283975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hi-C guided assemblies reveal conserved regulatory topologies on X and autosomes despite extensive genome shuffling.</w:t>
               </w:r>
@@ -2456,51 +2456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="046474F9"/>
+    <w:nsid w:val="0487189E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2687,51 +2687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3663-4569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076765482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04941050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05365725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00455-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05251351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Coggon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lopes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebulun Arendsee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Fu Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00306-25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/9009051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Samata" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Alexiadis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Georgiev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Nuebler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wolff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Rabbani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gilsbach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Manke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa220" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa110" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renschler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Isabelle Keller Valsecchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Toscano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arrigoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.328971.119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05144045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3663-4569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076765482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04941050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05365725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00455-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05251351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Coggon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lopes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebulun Arendsee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Fu Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00306-25" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/9009051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141913v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wolff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Rabbani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gilsbach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Manke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa220" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Samata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Alexiadis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Georgiev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Nuebler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renschler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Isabelle Keller Valsecchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Toscano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arrigoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.328971.119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05144045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>