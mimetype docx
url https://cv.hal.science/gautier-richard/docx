--- v1 (2026-04-01)
+++ v2 (2026-05-09)
@@ -1016,295 +1016,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Boideau</w:t>
+                <w:t xml:space="preserve">Masculinization of the X-chromosome in aphid soma and gonads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Belser</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651949v1</w:t>
+                <w:t xml:space="preserve">hal-03999192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masculinization of the X-chromosome in aphid soma and gonads</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Epigenomic and structural events preclude recombination in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coriton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e53. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (2), pp.545-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999192v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
               </w:r>
@@ -1418,567 +1418,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection following Gene Duplication Shapes Recent Genome Evolution in the Pea Aphid Acyrthosiphon pisum</w:t>
+                <w:t xml:space="preserve">Intergenerationally Maintained Histone H4 Lysine 16 Acetylation Is Instructive for Future Gene Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Fernández</w:t>
+                <w:t xml:space="preserve">Maria Samata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Marcet-Houben</w:t>
+                <w:t xml:space="preserve">Anastasios Alexiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Plamen Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Nuebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa110⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182 (1), pp.127-144.e23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065353v1</w:t>
+                <w:t xml:space="preserve">hal-03141899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy HiCExplorer 3: a web server for reproducible Hi-C, capture Hi-C and single-cell Hi-C data analysis, quality control and visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leily Rabbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Gilsbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Manke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (W1), pp.W177-W184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkaa220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerationally Maintained Histone H4 Lysine 16 Acetylation Is Instructive for Future Gene Activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasios Alexiadis</w:t>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Da silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Nuebler</w:t>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 182 (1), pp.127-144.e23. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.giaa137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03141899v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t>
+                <w:t xml:space="preserve">Selection following Gene Duplication Shapes Recent Genome Evolution in the Pea Aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Belser</w:t>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Da silva</w:t>
+                <w:t xml:space="preserve">Marina Marcet-Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Istace</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (12), pp.giaa137. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (9), pp.2601-2615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283975v1</w:t>
+                <w:t xml:space="preserve">hal-03065353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hi-C guided assemblies reveal conserved regulatory topologies on X and autosomes despite extensive genome shuffling.</w:t>
               </w:r>
@@ -2456,51 +2456,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0487189E"/>
+    <w:nsid w:val="54C9BB5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2687,51 +2687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3663-4569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076765482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04941050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05365725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00455-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05251351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Coggon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lopes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebulun Arendsee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Fu Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00306-25" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/9009051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa110" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141913v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wolff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Rabbani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gilsbach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Manke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa220" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Samata" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Alexiadis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Georgiev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Nuebler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renschler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Isabelle Keller Valsecchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Toscano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arrigoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.328971.119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05144045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-richard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3663-4569" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076765482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04941050v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chastagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05365725v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00455-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05285166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chavoix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Briand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Louboutin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Busson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2025.199634" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05251351v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Coggon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lopes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebulun Arendsee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Fu Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00306-25" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/9009051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Samata" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Alexiadis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Georgiev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Nuebler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Wolff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Rabbani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Gilsbach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Manke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa220" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03065353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa110" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renschler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Isabelle Keller Valsecchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Toscano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arrigoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.328971.119" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05144045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>