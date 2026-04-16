--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -953,295 +953,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationships Between Skeletal Muscle Index and Bone Variables in a Group of Young Adults</w:t>
+                <w:t xml:space="preserve">Positive correlations between physical activity level and composite indices of femoral neck strength in a group of young overweight and obese men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Khawaja</w:t>
+                <w:t xml:space="preserve">E. Zakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patchina Sabbagh</w:t>
+                <w:t xml:space="preserve">P. Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Prioux</w:t>
+                <w:t xml:space="preserve">C. A. Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (1), pp.78-87. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (3), pp.210-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocd.2019.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2020.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088127v1</w:t>
+                <w:t xml:space="preserve">hal-04111601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive correlations between physical activity level and composite indices of femoral neck strength in a group of young overweight and obese men</w:t>
+                <w:t xml:space="preserve">The Relationships Between Skeletal Muscle Index and Bone Variables in a Group of Young Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Zakhem</w:t>
+                <w:t xml:space="preserve">Anthony Khawaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sabbagh</w:t>
+                <w:t xml:space="preserve">Patchina Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. A. Khoury</w:t>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (3), pp.210-217. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.78-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2020.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jocd.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111601v1</w:t>
+                <w:t xml:space="preserve">hal-02088127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role and practice of physical activity in obese adolescents</w:t>
               </w:r>
@@ -1682,51 +1682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Physical Activity Level on Composite Indices of Femoral Neck Strength in a Group of Young Overweight Men.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Zakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patchina Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ghanem-Zakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,51 +1803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between anthropometric characteristics and broadband ultrasound attenuation measured at the calcaneus in a group of young French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1950,51 +1950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscular power and maximum oxygen consumption predict bone density in a group of middle-aged men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutros Finianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patchina Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2179,51 +2179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum oxygen consumption predicts bone mineral density in young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patchina Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutros Finianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,77 +2313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Muscular Power Predict Bone Mineral Density in Young Adults?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Khawaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patchina Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4141,51 +4141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with eating disorders in students of the University of Littoral Côte d'Opale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5189,295 +5189,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standing Long Jump Performance is a Positive Determinant of Bone Mineral Density in Young Adult Women</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric Indices of Hip Bone Strength in Obese, Overweight, and Normal-Weight Adolescent Girls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bassil</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaher El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 (2), pp.129-130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocd.2013.02.015⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.313-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocd.2012.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393278v1</w:t>
+                <w:t xml:space="preserve">hal-04393281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Indices of Hip Bone Strength in Obese, Overweight, and Normal-Weight Adolescent Girls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standing Long Jump Performance is a Positive Determinant of Bone Mineral Density in Young Adult Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Zakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zaher El Hage</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Moussa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 (3), pp.313-319. </w:t>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.129-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocd.2012.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jocd.2013.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393281v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships of Cardiorespiratory Fitness with Metabolic Risk Factors, Inflammation, and Liver Transaminases in Overweight Youths</w:t>
               </w:r>
@@ -5838,51 +5838,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of trace elements and calcium on diabetes and obesity, and their complications: Protective effect of dairy products - A mini-review</w:t>
+                <w:t xml:space="preserve">Effects of trace elements and calcium on diabetes and obesity, and their complications: Protective effect of dairy products – A mini-review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bouglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
@@ -5904,93 +5904,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 89 (3-4), pp.213-218</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 89, pp.213-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dst/2009010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895802v1</w:t>
+                <w:t xml:space="preserve">hal-01454093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of trace elements and calcium on diabetes and obesity, and their complications: Protective effect of dairy products – A mini-review</w:t>
+                <w:t xml:space="preserve">Effects of trace elements and calcium on diabetes and obesity, and their complications: Protective effect of dairy products - A mini-review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bouglé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
@@ -6012,78 +6021,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 89, pp.213-218. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 89 (3-4), pp.213-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/dst/2009010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01454093v1</w:t>
+                <w:t xml:space="preserve">hal-00895802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalence of accelerometer data for walking and running: Treadmill versus on land</w:t>
               </w:r>
@@ -8599,51 +8599,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships Between Muscular Power and Bone Health Parameters in a Group of Young Lebanese Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patchina Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kamlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8921,51 +8921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93042D70"/>
+    <w:nsid w:val="B1911004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9152,51 +9152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-zunquin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7168-8242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096423609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299043v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nezondet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-025-01562-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628409v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murtagh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grady" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2024.2318772" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourrelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10060956" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04451286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Al Chalouhy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khawaja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zunquin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2023.03.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10040712" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caera Grady" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Khawaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patchina Sabbagh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2019.02.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zakhem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabbagh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Khoury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.06.010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Toulouse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2021.06.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1898093" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaida Abdul Al" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Zakhem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad El Hage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2021.07.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutros Finianos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2020.06.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ghanem-Zakhem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar El Khoury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Khoury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2020.01.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theunynck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.02.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02511833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Heyman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1738701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kamle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.01.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02055752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2019.01.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Irina Brumboiu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Cazacu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Manole" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ionela Mogosan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15386/cjmed-1018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Riedy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2018.1492401" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher El Hage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Theunynck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Moussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Baddoura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0001443" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Watier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Honn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2017.1282354" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Jalil Berro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bougl&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.03.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.03.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0065" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Ayoub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Maalouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legroux-G&#233;rout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.03.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Feghaly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar El Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0033789" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Jalil Berro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2016.01.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3KZ1HDH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre P Tavolacci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw170.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393378v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.11.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.03.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.04.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bedran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.12.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanlerberghe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-015-0021-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2014.01.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0008289" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393288v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Ayoub" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maalouf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bachour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barakat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cortet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.06.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLB7Z9K6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.03.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bassil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.02.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2012.03.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393265v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sesbou&#235;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sabatier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/580897" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393272v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fardy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Andr&#233; Loeuille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0b013e3181d0c2ba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arhan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410802578172" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895802v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bureau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454093v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393260v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mikulovic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bui-Xuan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410802680580" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sesboue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arhan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsm.2007.044529" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-6JRHRM93-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454091v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouleau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393257v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sabatier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daireaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.01.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36LNVCV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393252v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h06-015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouleau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760500451202" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393255v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bureau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489041v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489026v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupuy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33607/bjshs.v5iSupplement" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333153v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pionnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223140v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229000v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223063v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355594v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23895.55207" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480121v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000675272.41203.67" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480550v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devanne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-019-04993-w" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479191v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000537142.84221.5d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491748v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Brumboiu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cazacu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Manole" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103254v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo&#233; Warnault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03795860v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kaml&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Farah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayman Saddick" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45385-5_11" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04393243v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-zunquin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7168-8242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096423609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299043v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nezondet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-025-01562-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628409v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murtagh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grady" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2024.2318772" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourrelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10060956" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04451286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Al Chalouhy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khawaja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zunquin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2023.03.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10040712" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caera Grady" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zakhem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabbagh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Khoury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.06.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Khawaja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patchina Sabbagh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2019.02.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Toulouse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2021.06.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1898093" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaida Abdul Al" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Zakhem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad El Hage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2021.07.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutros Finianos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2020.06.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ghanem-Zakhem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar El Khoury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Khoury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2020.01.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theunynck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.02.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02511833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Heyman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1738701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kamle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.01.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02055752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2019.01.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Irina Brumboiu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Cazacu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Manole" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ionela Mogosan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15386/cjmed-1018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Riedy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2018.1492401" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher El Hage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Theunynck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Moussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Baddoura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0001443" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Watier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Honn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2017.1282354" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Jalil Berro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bougl&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.03.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.03.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0065" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Ayoub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Maalouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legroux-G&#233;rout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.03.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Feghaly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar El Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0033789" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Jalil Berro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2016.01.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3KZ1HDH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre P Tavolacci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw170.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393378v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.11.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.03.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.04.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bedran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.12.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanlerberghe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-015-0021-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2014.01.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0008289" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393288v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Ayoub" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maalouf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bachour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barakat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cortet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.06.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLB7Z9K6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.03.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2012.03.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bassil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.02.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393265v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sesbou&#235;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sabatier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/580897" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393272v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fardy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Andr&#233; Loeuille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0b013e3181d0c2ba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arhan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410802578172" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454093v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bureau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393260v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mikulovic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bui-Xuan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410802680580" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sesboue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arhan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsm.2007.044529" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-6JRHRM93-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454091v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouleau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393257v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sabatier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daireaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.01.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36LNVCV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393252v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h06-015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouleau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760500451202" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393255v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bureau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489041v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489026v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupuy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33607/bjshs.v5iSupplement" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333153v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pionnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223140v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229000v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223063v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355594v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23895.55207" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480121v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000675272.41203.67" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480550v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devanne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-019-04993-w" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479191v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000537142.84221.5d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491748v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Brumboiu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cazacu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Manole" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103254v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo&#233; Warnault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03795860v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kaml&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Farah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayman Saddick" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45385-5_11" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04393243v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>