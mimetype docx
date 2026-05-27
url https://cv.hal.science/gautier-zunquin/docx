--- v1 (2026-04-16)
+++ v2 (2026-05-27)
@@ -1797,269 +1797,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between anthropometric characteristics and broadband ultrasound attenuation measured at the calcaneus in a group of young French adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Zakhem</w:t>
+                <w:t xml:space="preserve">Muscular power and maximum oxygen consumption predict bone density in a group of middle-aged men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutros Finianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patchina Sabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Musculoskeletal and Neuronal Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.53-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111742v1</w:t>
+                <w:t xml:space="preserve">hal-02511833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscular power and maximum oxygen consumption predict bone density in a group of middle-aged men</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patchina Sabbagh</w:t>
+                <w:t xml:space="preserve">Relationships between anthropometric characteristics and broadband ultrasound attenuation measured at the calcaneus in a group of young French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Hurdiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Theunynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Musculoskeletal and Neuronal Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (6), pp.397-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2020.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511833v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respiratory responses and rating of perceived exertion of severely obese adolescents during continuous and intermittent graded walking protocols: Application to cardiorespiratory field tests.</w:t>
               </w:r>
@@ -2581,51 +2581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive performance and self-reported sleepiness are modulated by time-of-day during a mountain ultramarathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hurdiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Riedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2849,51 +2849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a 12-week physical activities programme on sleep in female university students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hurdiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Watier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3247,51 +3247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hurdiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (HS / Suppl. 1), pp.65-73. </w:t>
@@ -3871,425 +3871,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal Oxygen Consumption and Bone Mass in French Boys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawad El Hage</w:t>
+                <w:t xml:space="preserve">Factors associated with eating disorders in students of the University of Littoral Côte d'Opale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Hurdiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocd.2013.11.004⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (4), pp.259-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393378v1</w:t>
+                <w:t xml:space="preserve">hal-04393375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances in Vertical Jump and Horizontal Jump Tests Are Positive Determinants of Hip Bone Mineral Density in a Group of Young Adult Men</w:t>
+                <w:t xml:space="preserve">Maximal Oxygen Consumption and Bone Mass in French Boys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Zakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Theunynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18 (1), pp.136-137. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.560-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocd.2013.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocd.2013.03.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04393293v1</w:t>
+                <w:t xml:space="preserve">hal-04393378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with eating disorders in students of the University of Littoral Côte d'Opale.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Hurdiel</w:t>
+                <w:t xml:space="preserve">Performances in Vertical Jump and Horizontal Jump Tests Are Positive Determinants of Hip Bone Mineral Density in a Group of Young Adult Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Zakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Theunynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63 (4), pp.259-265. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Densitometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (1), pp.136-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jocd.2013.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393375v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Performance and Trabecular Bone Score in a Group of Young Lebanese Women</w:t>
               </w:r>
@@ -4667,269 +4667,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Indices of Hip Bone Strength in Male Professional Soccer Players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sleep quality is a determinant of hip bone mineral density in a group of young Lebanese men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Zakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lebanese Medical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 62 (4), pp.207-212. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 62 (4), pp.213-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393285v1</w:t>
+                <w:t xml:space="preserve">hal-04393288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep quality is a determinant of hip bone mineral density in a group of young Lebanese men</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric Indices of Hip Bone Strength in Male Professional Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Zakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Theunynck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lebanese Medical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 62 (4), pp.213-216</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 62 (4), pp.207-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12816/0008289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393288v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DXA-based variables and osteoporotic fractures in Lebanese postmenopausal women</w:t>
               </w:r>
@@ -5708,512 +5708,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of fat oxidation during exercise in obese pubertal boys: Clinical implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of trace elements and calcium on diabetes and obesity, and their complications: Protective effect of dairy products - A mini-review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bouglé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (3-4), pp.213-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393258v1</w:t>
+                <w:t xml:space="preserve">hal-00895802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of trace elements and calcium on diabetes and obesity, and their complications: Protective effect of dairy products – A mini-review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of fat oxidation during exercise in obese pubertal boys: Clinical implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Theunynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sesboüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bouglé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/dst/2009010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (4), pp.315-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410802578172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454093v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of trace elements and calcium on diabetes and obesity, and their complications: Protective effect of dairy products - A mini-review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Bureau</w:t>
+                <w:t xml:space="preserve">Equivalence of accelerometer data for walking and running: Treadmill versus on land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Theunynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (7), pp.669-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640410802680580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895802v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence of accelerometer data for walking and running: Treadmill versus on land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Vanhelst</w:t>
+                <w:t xml:space="preserve">Effects of trace elements and calcium on diabetes and obesity, and their complications: Protective effect of dairy products – A mini-review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bouglé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 27 (7), pp.669-675. </w:t>
+              <w:t xml:space="preserve">Dairy Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89, pp.213-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640410802680580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/dst/2009010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393260v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of fat oxidation during exercise in lean and obese pubertal boys: clinical implications</w:t>
               </w:r>
@@ -6380,51 +6380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Theunynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6634,64 +6634,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Theunynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sesboüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bouglé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6764,64 +6764,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Theunynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6898,51 +6898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8921,51 +8921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1911004"/>
+    <w:nsid w:val="7562C855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9152,51 +9152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-zunquin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7168-8242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096423609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299043v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nezondet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-025-01562-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628409v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murtagh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grady" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2024.2318772" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourrelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10060956" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04451286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Al Chalouhy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khawaja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zunquin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2023.03.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10040712" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caera Grady" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zakhem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabbagh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Khoury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.06.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Khawaja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patchina Sabbagh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2019.02.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Toulouse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2021.06.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1898093" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaida Abdul Al" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Zakhem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad El Hage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2021.07.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutros Finianos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2020.06.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ghanem-Zakhem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar El Khoury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Khoury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2020.01.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theunynck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.02.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02511833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Heyman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1738701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kamle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.01.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02055752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2019.01.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Irina Brumboiu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Cazacu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Manole" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ionela Mogosan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15386/cjmed-1018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Riedy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2018.1492401" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher El Hage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Theunynck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Moussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Baddoura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0001443" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Watier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Honn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2017.1282354" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Jalil Berro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bougl&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.03.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.03.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0065" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Ayoub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Maalouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legroux-G&#233;rout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.03.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Feghaly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar El Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0033789" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Jalil Berro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2016.01.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3KZ1HDH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre P Tavolacci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw170.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393378v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.11.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.03.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393375v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.04.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bedran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.12.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanlerberghe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-015-0021-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2014.01.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393285v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0008289" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393288v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Ayoub" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maalouf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bachour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barakat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cortet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.06.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLB7Z9K6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.03.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2012.03.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bassil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.02.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393265v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sesbou&#235;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sabatier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/580897" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393272v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fardy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Andr&#233; Loeuille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0b013e3181d0c2ba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arhan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410802578172" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454093v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bureau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393260v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mikulovic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bui-Xuan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410802680580" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sesboue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arhan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsm.2007.044529" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-6JRHRM93-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454091v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouleau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393257v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sabatier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daireaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.01.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36LNVCV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393252v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h06-015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouleau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760500451202" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393255v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bureau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489041v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489026v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupuy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33607/bjshs.v5iSupplement" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333153v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pionnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223140v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229000v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223063v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355594v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23895.55207" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480121v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000675272.41203.67" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480550v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devanne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-019-04993-w" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479191v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000537142.84221.5d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491748v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Brumboiu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cazacu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Manole" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103254v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo&#233; Warnault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03795860v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kaml&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Farah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayman Saddick" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45385-5_11" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04393243v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gautier-zunquin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7168-8242" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096423609" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299043v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nezondet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-025-01562-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628409v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#237;a Bengoechea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Woods" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murtagh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grady" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2024.2318772" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196991v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourrelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10060956" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04451286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Al Chalouhy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khawaja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zunquin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2023.03.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10040712" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caera Grady" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zakhem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabbagh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Khoury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.06.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Khawaja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patchina Sabbagh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2019.02.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Toulouse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2021.06.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2021.1898093" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obaida Abdul Al" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Zakhem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad El Hage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2021.07.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393435v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutros Finianos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2020.06.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03576378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ghanem-Zakhem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar El Khoury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Khoury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2020.01.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02511833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Theunynck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.02.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Heyman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Peze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1738701" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kamle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.01.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02055752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2019.01.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Irina Brumboiu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Cazacu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Manole" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ionela Mogosan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15386/cjmed-1018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305039v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Riedy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2018.1492401" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher El Hage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Theunynck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Moussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Baddoura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0001443" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Watier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Honn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2017.1282354" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Jalil Berro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bougl&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.03.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.03.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02432541v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.160.0065" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Ayoub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Maalouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legroux-G&#233;rout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2016.03.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Feghaly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar El Khoury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0033789" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Jalil Berro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Zouhal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2016.01.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3KZ1HDH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre P Tavolacci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw170.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393375v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.04.014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.11.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.03.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bedran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.12.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanlerberghe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-015-0021-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2014.01.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393288v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393285v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12816/0008289" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393290v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Ayoub" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maalouf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bachour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barakat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cortet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2014.06.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLB7Z9K6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.03.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2012.03.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393278v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bassil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocd.2013.02.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393265v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sesbou&#235;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sabatier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/580897" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393272v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fardy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Andr&#233; Loeuille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0b013e3181d0c2ba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895802v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bureau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393258v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arhan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410802578172" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mikulovic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bui-Xuan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410802680580" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454093v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sesboue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arhan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsm.2007.044529" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-6JRHRM93-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454091v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouleau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393257v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sabatier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daireaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.01.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36LNVCV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393252v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h06-015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouleau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760500451202" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393255v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bureau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489041v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489026v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupuy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33607/bjshs.v5iSupplement" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333153v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pionnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix F&#233;r&#233;ol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223140v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229000v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223063v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355594v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Toutain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Margas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23895.55207" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480121v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000675272.41203.67" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480550v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devanne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-019-04993-w" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479191v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000537142.84221.5d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491748v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Brumboiu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cazacu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Manole" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103254v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klo&#233; Warnault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03795860v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kaml&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Farah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayman Saddick" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45385-5_11" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04393243v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>