--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -1720,388 +1720,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling agronomic images for weed detection and comparison of crop/weed discrimination algorithm performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavelet transform to discriminate between crop and weed in perspective agronomic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Truchetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-008-9086-9⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (1), pp.133 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2008.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826398v1</w:t>
+                <w:t xml:space="preserve">hal-01826412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an inter-row weed infestation rate on simulated agronomic images</w:t>
+                <w:t xml:space="preserve">Modelling agronomic images for weed detection and comparison of crop/weed discrimination algorithm performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Truchetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-008-9086-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2009.02.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01826386v1</w:t>
+                <w:t xml:space="preserve">hal-01826398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet transform to discriminate between crop and weed in perspective agronomic images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bossu</w:t>
+                <w:t xml:space="preserve">Assessment of an inter-row weed infestation rate on simulated agronomic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Truchetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 65 (1), pp.133 - 143. </w:t>
+              <w:t xml:space="preserve">, 2009, 67 (1-2), pp.43 - 50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2008.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2009.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826412v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de vision numérique appliqués à la gestion d’intrants en agriculture : vers le contrôle de la pulvérisation et de l’épandage</w:t>
               </w:r>
@@ -2126,51 +2126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2206,273 +2206,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop/weed discrimination in perspective agronomic images</w:t>
+                <w:t xml:space="preserve">Detecting crops and weeds in precision agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Truchetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 60 (1), pp.49 - 59. </w:t>
+              <w:t xml:space="preserve">SPIE Newsroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2007.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/2.1200809.1226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826423v1</w:t>
+                <w:t xml:space="preserve">hal-01827740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting crops and weeds in precision agriculture</w:t>
+                <w:t xml:space="preserve">Crop/weed discrimination in perspective agronomic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Truchetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Newsroom</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (1), pp.49 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2007.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/2.1200809.1226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01827740v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3822,520 +3822,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping vineyard foliage density with multispectral proxidetection imagery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
+                <w:t xml:space="preserve">Aerial imagery for site specific weed management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International SITIS Workshop CoMI-S1 on "Color and Multispectral Imaging"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop : Weed control with less reliance on herbicides. Designing resilient cropping systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Supérieure d'Agricultures d'Angers (ESA d'Angers). Angers, FRA., May 2014, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739091v1</w:t>
+                <w:t xml:space="preserve">hal-02739534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerial imagery for site specific weed management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Vigneau</w:t>
+                <w:t xml:space="preserve">Mapping vineyard foliage density with multispectral proxidetection imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aure Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Weed control with less reliance on herbicides. Designing resilient cropping systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. International SITIS Workshop CoMI-S1 on "Color and Multispectral Imaging"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2014.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739534v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proxi-détection des adventices par imagerie aérienne</w:t>
+                <w:t xml:space="preserve">Aerial imagery for site specific weed management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Louargant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vigneau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.Journées Proxi-Détection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Angevin de Recherche en Ingénierie des Systèmes., Nov 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">17th European Weed Research Society Symposium “Weed management in changing environments"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744200v1</w:t>
+                <w:t xml:space="preserve">hal-03336027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerial imagery for site specific weed management</w:t>
+                <w:t xml:space="preserve">Proxi-détection des adventices par imagerie aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Louargant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Vigneau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Weed Research Society Symposium “Weed management in changing environments"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4.Journées Proxi-Détection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Angevin de Recherche en Ingénierie des Systèmes., Nov 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336027v1</w:t>
+                <w:t xml:space="preserve">hal-02744200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-Weed Robot : un robot autoguidé pour un désherbage localisé</w:t>
               </w:r>
@@ -6525,51 +6525,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAFB87DA"/>
+    <w:nsid w:val="CCABDF66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6756,51 +6756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gawain-jones" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5492-9590" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140261478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04092538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Antoine Vayssade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawain Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2023.100245" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106797" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03263161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3t27-5f37" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louargant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faroux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10050761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01744077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-017-9528-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aure Bourgeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debuisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-016-9489-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.02.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Salis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Busvelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Miclet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2013.05.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV90PMFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2011.11.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRLWK3WD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01734982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Truchetet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.010694" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-008-9086-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD356E12A29A37193F8A7F294082BC61B04528A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.02.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P64WZF5H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2008.08.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH30R5HP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2007.06.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDH9WFHW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200809.1226" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03278985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009169301030110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ch&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.94" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Busvelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909861" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586743" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736905" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01828104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.704012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lucas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sergent-Bouty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jolly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piernavieja" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afpp.net/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01744270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mainfroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecpa2015.com/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_73" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03334216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05169429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gawain-jones" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5492-9590" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140261478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04092538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Antoine Vayssade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawain Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2023.100245" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106797" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03263161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3t27-5f37" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louargant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faroux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10050761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01744077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-017-9528-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aure Bourgeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debuisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-016-9489-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.02.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Salis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Busvelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Miclet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2013.05.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV90PMFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2011.11.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRLWK3WD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01734982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Truchetet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.010694" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2008.08.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH30R5HP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-008-9086-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD356E12A29A37193F8A7F294082BC61B04528A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.02.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P64WZF5H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200809.1226" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2007.06.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDH9WFHW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03278985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009169301030110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ch&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.94" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Busvelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909861" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586743" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736905" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01828104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.704012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lucas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sergent-Bouty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jolly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piernavieja" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afpp.net/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01744270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mainfroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecpa2015.com/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_73" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03334216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05169429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>