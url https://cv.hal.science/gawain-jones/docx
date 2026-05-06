--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -1720,388 +1720,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet transform to discriminate between crop and weed in perspective agronomic images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bossu</w:t>
+                <w:t xml:space="preserve">Modelling agronomic images for weed detection and comparison of crop/weed discrimination algorithm performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Truchetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-008-9086-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2008.08.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826412v1</w:t>
+                <w:t xml:space="preserve">hal-01826398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling agronomic images for weed detection and comparison of crop/weed discrimination algorithm performance</w:t>
+                <w:t xml:space="preserve">Assessment of an inter-row weed infestation rate on simulated agronomic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Truchetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (1-2), pp.43 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2009.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11119-008-9086-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826398v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of an inter-row weed infestation rate on simulated agronomic images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavelet transform to discriminate between crop and weed in perspective agronomic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Truchetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 67 (1-2), pp.43 - 50. </w:t>
+              <w:t xml:space="preserve">, 2009, 65 (1), pp.133 - 143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2009.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2008.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826386v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de vision numérique appliqués à la gestion d’intrants en agriculture : vers le contrôle de la pulvérisation et de l’épandage</w:t>
               </w:r>
@@ -2126,51 +2126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2225,51 +2225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting crops and weeds in precision agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,51 +2342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop/weed discrimination in perspective agronomic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6525,51 +6525,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCABDF66"/>
+    <w:nsid w:val="6ECFF53F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6756,51 +6756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gawain-jones" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5492-9590" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140261478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04092538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Antoine Vayssade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawain Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2023.100245" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106797" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03263161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3t27-5f37" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louargant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faroux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10050761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01744077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-017-9528-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aure Bourgeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debuisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-016-9489-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.02.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Salis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Busvelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Miclet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2013.05.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV90PMFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2011.11.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRLWK3WD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01734982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Truchetet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.010694" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2008.08.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH30R5HP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-008-9086-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD356E12A29A37193F8A7F294082BC61B04528A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.02.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P64WZF5H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200809.1226" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2007.06.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDH9WFHW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03278985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009169301030110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ch&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.94" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Busvelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909861" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586743" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736905" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01828104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.704012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lucas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sergent-Bouty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jolly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piernavieja" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afpp.net/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01744270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mainfroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecpa2015.com/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_73" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03334216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05169429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gawain-jones" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5492-9590" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140261478" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04092538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Antoine Vayssade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawain Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2023.100245" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641427v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106797" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03263161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3t27-5f37" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louargant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faroux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10050761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01744077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-017-9528-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aure Bourgeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debuisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-016-9489-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.02.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Salis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Busvelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Miclet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2013.05.008" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV90PMFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735733v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2011.11.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRLWK3WD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01734982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Truchetet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.010694" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-008-9086-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFD356E12A29A37193F8A7F294082BC61B04528A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.02.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P64WZF5H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2008.08.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH30R5HP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200809.1226" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01826423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2007.06.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDH9WFHW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03278985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009169301030110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606796v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ch&#233;ron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.94" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Busvelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909861" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586743" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736905" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01828104v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.704012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380208v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lucas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vuillemin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sergent-Bouty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jolly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piernavieja" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afpp.net/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01744270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mainfroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecpa2015.com/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_73" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03334216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05169429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>