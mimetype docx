--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -6525,51 +6525,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ECFF53F"/>
+    <w:nsid w:val="82440F67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>