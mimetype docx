--- v1 (2026-03-25)
+++ v2 (2026-04-30)
@@ -66,1428 +66,1523 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire sur le deuil après suicide : construire une TCC dédiée à ce deuil traumatique selon une approche processuelle</w:t>
+                <w:t xml:space="preserve">Etude exploratoire sur le deuil après suicide : Du deuil traumatique à la croissance post-traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Dubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème congrès de l'AFTCC - TCC augmentée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème colloque scientifique du Cn2r : Soutien social &amp; psychotraumatismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France. , 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05417025v1</w:t>
+                <w:t xml:space="preserve">hal-05561371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire sur le deuil après suicide : Du deuil traumatique à la croissance post-traumatique</w:t>
+                <w:t xml:space="preserve">Etude exploratoire sur le deuil après suicide : construire une TCC dédiée à ce deuil traumatique selon une approche processuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Dubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie « Adaptation, Variabilités et Transformation en Psychologie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">53ème congrès de l'AFTCC - TCC augmentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412111v1</w:t>
+                <w:t xml:space="preserve">hal-05417025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding compliance in adults with sickle cell disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Gay</w:t>
+                <w:t xml:space="preserve">Etude exploratoire sur le deuil après suicide : Du deuil traumatique à la croissance post-traumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Global congress on Sickle cell disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie « Adaptation, Variabilités et Transformation en Psychologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236550v1</w:t>
+                <w:t xml:space="preserve">hal-05412111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of illness perception on compliance in adults with sickle cell disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Understanding compliance in adults with sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Rencontre Rare : « La recherche, une nécessité pour les maladies rares. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">4th Global congress on Sickle cell disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236554v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do my patients lie to me? Understanding non-compliance in adults with sickle cell disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact de la vulnérabilité perçue sur l’adaptation à la drépanocytose chez les patients adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference : “Individuals and professionals: cooperation to health.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Les 15e Journées : « Vulnérabilité, prévention et réhabilitation. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236558v1</w:t>
+                <w:t xml:space="preserve">hal-04236565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la vulnérabilité perçue sur l’adaptation à la drépanocytose chez les patients adultes</w:t>
+                <w:t xml:space="preserve">Impact of illness perception on compliance in adults with sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 15e Journées : « Vulnérabilité, prévention et réhabilitation. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reims (51), France</w:t>
+              <w:t xml:space="preserve">6e Rencontre Rare : « La recherche, une nécessité pour les maladies rares. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236565v1</w:t>
+                <w:t xml:space="preserve">hal-04236554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus adaptatifs et comportements de santé : influence de la représentation de la drépanocy-tose sur l’observance et l’adhésion thérapeutiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Do my patients lie to me? Understanding non-compliance in adults with sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès national : « Psychologie, Santé et Société. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">33rd Conference : “Individuals and professionals: cooperation to health.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236568v1</w:t>
+                <w:t xml:space="preserve">hal-04236558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sickle cell disease representation on compliance: orientation for health intervention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence de la représentation de la maladie sur l’observance thérapeutique : orientations pour une intervention en éducation thérapeutique du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Conference: “Health Psychology across the Lifespan : Uniting research, practice &amp; policy.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Galway (National University of Ireland - Galway), Ireland</w:t>
+              <w:t xml:space="preserve">10e congrès : « Pratiques et interventions en psychologie de la santé. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236572v1</w:t>
+                <w:t xml:space="preserve">hal-04236573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la représentation de la maladie sur l’observance thérapeutique : orientations pour une intervention en éducation thérapeutique du patient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of Sickle cell disease representation on compliance: orientation for health intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès : « Pratiques et interventions en psychologie de la santé. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">32nd Conference: “Health Psychology across the Lifespan : Uniting research, practice &amp; policy.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Galway (National University of Ireland - Galway), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236573v1</w:t>
+                <w:t xml:space="preserve">hal-04236572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sickle cell disease representation as determinants of Medicine-taking behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Processus adaptatifs et comportements de santé : influence de la représentation de la drépanocy-tose sur l’observance et l’adhésion thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Conference: “Innovative ideas in health psychology.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Padova, Italy</w:t>
+              <w:t xml:space="preserve">58e Congrès national : « Psychologie, Santé et Société. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236576v1</w:t>
+                <w:t xml:space="preserve">hal-04236568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Sclerosis and Voice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Gay</w:t>
+                <w:t xml:space="preserve">Sickle cell disease representation as determinants of Medicine-taking behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTRIMS MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, PARIS, France</w:t>
+              <w:t xml:space="preserve">31st Conference: “Innovative ideas in health psychology.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410551v1</w:t>
+                <w:t xml:space="preserve">hal-04236576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vécu de la maladie et de son traitement chez les personnes atteintes de drépanocytose</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Gay</w:t>
+                <w:t xml:space="preserve">Multiple Sclerosis and Voice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57e Congrès national : « Liens et interactions, bien être et vulnérabilité : questions actuelles. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Nanterre - Université de Nanterre, France</w:t>
+              <w:t xml:space="preserve">ECTRIMS MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236581v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du lien entre la représentation de la maladie et l’adhésion thérapeutique chez des adultes atteints de drépanocytose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le vécu de la maladie et de son traitement chez les personnes atteintes de drépanocytose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrès : « De l’expertise scientifique à l’expertise profane. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">57e Congrès national : « Liens et interactions, bien être et vulnérabilité : questions actuelles. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nanterre - Université de Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236579v1</w:t>
+                <w:t xml:space="preserve">hal-04236581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sclérose en Plaques (SEP) et dépression : La voix à suivre ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Gay</w:t>
+                <w:t xml:space="preserve">Évaluation du lien entre la représentation de la maladie et l’adhésion thérapeutique chez des adultes atteints de drépanocytose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e édition des Journées de Neurologie de Langue Française (JNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France. 2013</w:t>
+              <w:t xml:space="preserve">9e congrès : « De l’expertise scientifique à l’expertise profane. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479376v1</w:t>
+                <w:t xml:space="preserve">hal-04236579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sclérose en Plaques (SEP) et dépression : La voix à suivre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e édition des Journées de Neurologie de Langue Française (JNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Dépression dans la Sclérose en Plaques (SEP) : la voix peut-elle aider au diagnostic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jeannin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bruckert</w:t>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lille, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1497,51 +1592,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire sur le deuil après suicide : du deuil traumatique à la croissance post-traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Dubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1570,5287 +1665,5019 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’AFPSA : Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouble oppositionnel avec Provocation : le vécu et la santé mentale des parents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Evaluer la santé psychologique d’une population adolescente scolarisée dans un territoire labellisé « Cité éducative »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème congrès de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Association Francophone de la Psychologie de la Santé - AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023983v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la santé psychologique d’une population adolescente scolarisée dans un territoire labellisé « Cité éducative »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Trouble oppositionnel avec Provocation : le vécu et la santé mentale des parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Francophone de la Psychologie de la Santé - AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">50ème congrès de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023977v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques du Trouble Oppositionnel avec provocation et axes de remédiations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.-C. Gay</w:t>
+                <w:t xml:space="preserve">Comment favoriser la prise de décision favorable à la santé : apports de l’entretien motivationnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">21e Journée Neurologique de Langue Française (JNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Neurologie, 2021, Paris (virtual congress), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792832v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser la prise de décision favorable à la santé : apports de l’entretien motivationnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Journée Neurologique de Langue Française (JNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Neurologie, 2021, Paris (virtual congress), France</w:t>
+              <w:t xml:space="preserve">21e Journées Neurologiques de Langue Française (JNLF).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Neurologie., 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231669v1</w:t>
+                <w:t xml:space="preserve">hal-04236225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser la prise de décision favorable à la santé : apports de l’entretien motivationnel.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Gay</w:t>
+                <w:t xml:space="preserve">Caractéristiques du Trouble Oppositionnel avec provocation et axes de remédiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montevil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Journées Neurologiques de Langue Française (JNLF).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Neurologie., 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236225v1</w:t>
+                <w:t xml:space="preserve">hal-03792832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement des émotions chez les personnes atteintes de Sclérose en Plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectivness of a psychological treatment against Fatigue: stability of the results at a 12 month Follow-up.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychosocial factors influencing compliance in sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the European Academy of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Academy of Neurology, 2020, Paris (Virtual), France</w:t>
+              <w:t xml:space="preserve">7th annual Canadian Haemoglobinopathy Conference – Montréal (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Society of Haematology, 2020, Montreal ( Virtual ON LINE ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231675v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial factors influencing compliance in sickle cell disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effectivness of a psychological treatment against Fatigue: stability of the results at a 12 month Follow-up.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cassedanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th annual Canadian Haemoglobinopathy Conference – Montréal (Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Society of Haematology, 2020, Montreal ( Virtual ON LINE ), France</w:t>
+              <w:t xml:space="preserve">Congress of the European Academy of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Neurology, 2020, Paris (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231627v1</w:t>
+                <w:t xml:space="preserve">hal-04231675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectivness of a psychological treatment against Fatigue: stability of the results at a 12 month Follow-up,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cassedanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Multople Sclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Committee for Treatment and Research in Multiple Sclerosis (ECTRIMS) - Washington, 9-12 septembre 2020., 2020, Washington, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception du soutien conjugal chez les couples de parents d’enfants présentant un Trouble du Spectre de l’Autisme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Empathie et pardon chez les aidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozier Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230094v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fatigue chez les patients atteints de Sclérose en plaques, enjeux et perspectives,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La perception du soutien conjugal chez les couples de parents d’enfants présentant un Trouble du Spectre de l’Autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berel Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFPSA, 2019, Paris Palais des congrès, France</w:t>
+              <w:t xml:space="preserve">, AFPSA, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230056v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FACETS +: first results in a French sample of the addition of boosting sessions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La fatigue chez les patients atteints de Sclérose en plaques, enjeux et perspectives,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berle Natacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Multiple Sclerosis Partnership in Research (IMSPIRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, 2019, Bristol, ENGLAND, Germany</w:t>
+              <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, 2019, Paris Palais des congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231666v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’observance thérapeutique dans la drépanocytose</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">FACETS +: first results in a French sample of the addition of boosting sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cassedanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone De Psychologie de la Sante (AFPSA), 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Multiple Sclerosis Partnership in Research (IMSPIRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, 2019, Bristol, ENGLAND, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230116v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d’un programme de fatigue chez les patients atteints de Sclérose en plaques,</w:t>
+                <w:t xml:space="preserve">Comprendre l’observance thérapeutique dans la drépanocytose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassedanne Fanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFPSA, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">, Association Francophone De Psychologie de la Sante (AFPSA), 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230069v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empathie et pardon chez les aidants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptation d’un programme de fatigue chez les patients atteints de Sclérose en plaques,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassedanne Fanny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230082v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence in adults with sickle cell disease: Using illness perception to understand the low adherence rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Couette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 74 (2), pp.100940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Schema Therapy on Anxiety, Depression, Fatigue, Quality of Life, and Sleep in Patients with Multiple Sclerosis: A Randomized Controlled Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azam Mansourzadeh</w:t>
+                <w:t xml:space="preserve">Long-term effectiveness of a cognitive behavioural therapy (CBT) in the management of fatigue in patients with relapsing remitting multiple sclerosis (RRMS): a multicentre, randomised, open-label, controlled trial versus standard care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cassedanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahid Shaygannejad</w:t>
+                <w:t xml:space="preserve">Frederic Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omid Mirmosayyeb</w:t>
+                <w:t xml:space="preserve">Isabelle Vaugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Afshari-Safavi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middle East Journal of Rehabilitation and Health Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, jnnp-2023-331537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5812/mejrh-132571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jnnp-2023-331537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768523v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence in adults with sickle cell disease: using illness perception to understand the low adherence rate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of Schema Therapy on Anxiety, Depression, Fatigue, Quality of Life, and Sleep in Patients with Multiple Sclerosis: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azam Mansourzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Shaygannejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Mirmosayyeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Afshari-Safavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue européeene de psychologie appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Middle East Journal of Rehabilitation and Health Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5812/mejrh-132571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231585v1</w:t>
+                <w:t xml:space="preserve">hal-04768523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effectiveness of a cognitive behavioural therapy (CBT) in the management of fatigue in patients with relapsing remitting multiple sclerosis (RRMS): a multicentre, randomised, open-label, controlled trial versus standard care</w:t>
+                <w:t xml:space="preserve">Adherence in adults with sickle cell disease: using illness perception to understand the low adherence rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">revue européeene de psychologie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228510v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric characteristics of the Revised Illness Perception Questionnaire (IPQ-R) in adults with sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Pham-Hung D’alexandry D’orengiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), pp.60-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21642850.2021.2016411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la formation des psychologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vanwalleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques en santé mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 68e année (3), pp.19-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psm.223.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a Psychosocial Intervention on Social Interactions between People with Dementia: An Observational Study in a Nursing Home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrra Vernooij-Dassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activities, Adaptation and Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46 (1), pp.73-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01924788.2021.1966574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a Psychosocial Intervention on Social Interactions between People with Dementia: An Observational Study in a Nursing Home</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Mabire</w:t>
+                <w:t xml:space="preserve">Depression in adults with sickle cell disease: a systematic review of the methodological issues in assessing prevalence of depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myrra Vernooij-Dassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activities, Adaptation and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01924788.2021.1966574⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-021-00543-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768529v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03312727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression in adults with sickle cell disease: a systematic review of the methodological issues in assessing prevalence of depression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Galactéros</w:t>
+                <w:t xml:space="preserve">Impact of a Psychosocial Intervention on Social Interactions between People with Dementia: An Observational Study in a Nursing Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrra Vernooij-Dassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-021-00543-4⟩</w:t>
+              <w:t xml:space="preserve">Activities, Adaptation and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (1), pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01924788.2021.1966574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03312727v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Health of People With Multiple Sclerosis From a Multicenter Randomized Controlled Study in Parallel Groups: Preliminary Results on the Efficacy of a Mindfulness Intervention and Intention Implementation Associated With a Physical Activity Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eya Torkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dematte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Csillik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.767784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Further Understanding of Crohn’s Disease-Related Fatigue: The Role of Depression and Emotional Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Banovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Montreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derrey-Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Scrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Further Understanding of Crohn’s Disease-Related Fatigue: The Role of Depression and Emotional Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Cross-cultural validation of a Frencg version of the Emotional Processing Scale (EPS-25).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Banovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Haag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00703⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811494v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Further Understanding of Crohn’s Disease-Related Fatigue: The Role of Depression and Emotional Processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Savoye</w:t>
+                <w:t xml:space="preserve">Cross-cultural validation of a French version of the Emotional Processing Scale (EPS-25)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.00703⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (3), pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228465v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural validation of a French version of the Emotional Processing Scale (EPS-25)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Heinzlef</w:t>
+                <w:t xml:space="preserve">Digitizing a Face-to-Face Group Fatigue Management Program: Exploring the Views of People With Multiple Sclerosis and Health Care Professionals Via Consultation Groups and Interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Pulman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">JMIR Formative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.e10951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/10951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228515v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la drépanocytose comme déterminants de l’observance thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin-Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lehougre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Arlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 177, pp.517 - 525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2017.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitizing a Face-to-Face Group Fatigue Management Program: Exploring the Views of People With Multiple Sclerosis and Health Care Professionals Via Consultation Groups and Interviews</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nan Jiang</w:t>
+                <w:t xml:space="preserve">Cross-cultural validation of a French version of the Emotional Processing Scale (EPS-25)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Formative Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/10951⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (3), pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228519v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la drépanocytose comme déterminants de l’observance thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin-Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lehougre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Arlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 177 (6), pp.517-525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2017.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural validation of a Frencg version of the Emotional Processing Scale (EPS-25).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Banovic</w:t>
+                <w:t xml:space="preserve">Effects of active psychosocial stimulation on social interactions of people with dementia living in a nursing home: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Hee Jeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (6), pp.921-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1041610217002046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332868v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural validation of a French version of the Emotional Processing Scale (EPS-25)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Stress perçu et santé physique des doctorants dans les universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Thomas</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Osin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cazalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168503v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of active psychosocial stimulation on social interactions of people with dementia living in a nursing home: a comparative study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Troubles psychiatriques au cours de la sclérose en plaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cassedanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Berle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heinzlef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre du Neurologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. XXII (n° 7)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228456v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles psychiatriques au cours de la sclérose en plaques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anxiety, emotional processing and depression in patients with multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre du Neurologue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vol. XXII (n° 7)</w:t>
+              <w:t xml:space="preserve">BMC Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231614v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress perçu et santé physique des doctorants dans les universités françaises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Cazalis</w:t>
+                <w:t xml:space="preserve">Anxiety, emotional processing and depression in people with multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2017.04.005⟩</w:t>
+              <w:t xml:space="preserve">BMC Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Demyelinating diseases, 17 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12883-017-0803-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424380v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Active Psychosocial Stimulation on Social Interactions of People with Dementia Living in a Nursing Home: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vrignaud</w:t>
+                <w:t xml:space="preserve">Catherine Garitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Hee Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Psychogeriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1--2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1041610217002046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01754728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety, emotional processing and depression in people with multiple sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychological Interventions for Enhancing Adherence to Disease-Modifying Therapies (DMTs) in Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Csillik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delwyn Catley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter Thomas</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen J Goggin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cochrane database of systematic reviews (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566615v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety, emotional processing and depression in patients with multiple sclerosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Montel</w:t>
+                <w:t xml:space="preserve">Social Interactions between People with Dementia: Pilot Evaluation of an Observational Instrument in a Nursing Home.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrra Vernooij-Dassen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (6), pp.1005--1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1041610215002483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225262v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Interventions for Enhancing Adherence to Disease-Modifying Therapies (DMTs) in Multiple Sclerosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delwyn Catley</w:t>
+                <w:t xml:space="preserve">Motivations, Death Anxiety, and Empathy in Hospice Volunteers in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Garbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Claxton-Oldfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cochrane database of systematic reviews (Online)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Hospice and Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (5), pp.521--527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1049909114536978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550590v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Interactions between People with Dementia: Pilot Evaluation of an Observational Instrument in a Nursing Home.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Qualité de vie au cours des démences: Définitions, difficultés et intérêt de son évaluation. = Quality of life in dementia: Definitions, difficulties and interest of evaluation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myrra Vernooij-Dassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Psychogeriatrics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), pp.73--81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566658v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations, Death Anxiety, and Empathy in Hospice Volunteers in France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Garbay</w:t>
+                <w:t xml:space="preserve">Sclérose en plaques (SEP) et dépression : la voix à suivre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Claxton-Oldfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hospice and Palliative Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 169 (S2), pp.A108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566690v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sclérose en plaques (SEP) et dépression : la voix à suivre ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heinzlef</w:t>
+                <w:t xml:space="preserve">Le fonctionnement émotionnel lors de la douleur chronique : État de la question. = Emotional processing in chronic pain: The state of the art.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Elbèze-Rimasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170 (3), pp.163--168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2011.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478477v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie au cours des démences: Définitions, difficultés et intérêt de son évaluation. = Quality of life in dementia: Definitions, difficulties and interest of evaluation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Mabire</w:t>
+                <w:t xml:space="preserve">Les représentations de la maladie et des effets secondaires du traitement antirétroviral comme déterminants de l'observance chez les patients VIH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...78 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Gay</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Regnier-Aeberhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bricaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 170 (3), pp.163--168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2011.03.015⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 168 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2007.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...127 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6860,569 +6687,569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmenter les interactions : Interventions psychosociales auprès des personnes âgées dépendantes présentant un trouble neurocognitif majeur. Nouveaux regards sur l’accompagnement des personnes âgées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Mabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux regards sur la vieillesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chronique sociale, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aider les aidants : synthèses des travaux sur les interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berel Héloïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux regards sur la vieillesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chroniques sociales, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drépanocytose : Enjeux psychiques, représentations, comportements de santé et interventions chez l’enfant et l’adulte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lehougre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Müller, V. Laguette, &amp; L. Dany (Éds.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Open Science Framework; Édition des Archives contemporaines., 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17605/OSF.IO/F8Q9Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sclérose en plaques : des difficultés diagnostiques aux interventions psychosociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Berle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cassedanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Muller, V. Laguette, &amp; L. Dany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.165-181, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dépression dans la sclérose en plaques : la voix peut-elle aider au diagnostic ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jeannin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bruckert</w:t>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heinzlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe, Véronique; Ducro, Claire; Antoine, Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la santé: individu, famille et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Septentrion, pp.147-151, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7569,51 +7396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Dubail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Einloft Brunnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412111v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236550v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin Doglioni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236554v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236558v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bruckert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heinzlef" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deborde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montevil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cassedanne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berel H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berle Natacha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231666v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassedanne Fanny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier Emilie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768522v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Couette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fort&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabasseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galact&#233;ros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100940" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768523v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Mansourzadeh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Shaygannejad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Mirmosayyeb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Afshari-Safavi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5812/mejrh-132571" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaugier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2023-331537" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pham-Hung D&#8217;alexandry D&#8217;orengiani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.2016411" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.223.0019" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Mabire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrra Vernooij-Dassen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01924788.2021.1966574" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03312727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-021-00543-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Torkhani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dematte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.767784" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02870105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montreuil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derrey-Bunel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savoye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00703" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228465v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vrignaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heinzlef" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.05.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484380v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin-Doglioni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lehougre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Arlet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.10.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Pulman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Collard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jiang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10951" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228446v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332868v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Haag" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168503v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haag" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vrignaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garitte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Hee Jeon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610217002046" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231614v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Berle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Osin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Boujut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.04.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-017-0803-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03225262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Montreuil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bungener" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550590v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Bruce" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delwyn Catley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen J Goggin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566658v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610215002483" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Garbay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Claxton-Oldfield" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049909114536978" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566748v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elb&#232;ze-Rimasson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.03.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4BZJ6S8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610659v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Regnier-Aeberhard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bricaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2007.09.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230027v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229986v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/F8Q9Y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lagadec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478742v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Dubail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Einloft Brunnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417025v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236550v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin Doglioni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236576v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bruckert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heinzlef" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236579v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479382v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Deborde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Gay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023983v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montevil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cassedanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozier Emilie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berel H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berle Natacha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassedanne Fanny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Couette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fort&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabasseur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galact&#233;ros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100940" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228510v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vaugier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2023-331537" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Mansourzadeh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Shaygannejad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Mirmosayyeb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Afshari-Safavi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5812/mejrh-132571" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228479v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pham-Hung D&#8217;alexandry D&#8217;orengiani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.2016411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04212666v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vanwalleghem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psm.223.0019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Mabire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrra Vernooij-Dassen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01924788.2021.1966574" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03312727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-021-00543-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768529v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03872589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Torkhani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dematte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.767784" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02870105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Banovic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derrey-Bunel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scrima" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.00703" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332868v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Haag" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.05.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haag" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vrignaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Pulman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thomas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Collard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jiang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10951" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484380v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin-Doglioni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lehougre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Arlet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.10.024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heinzlef" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vrignaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garitte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Hee Jeon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610217002046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Osin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Boujut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.04.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231614v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Berle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03225262v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Montreuil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bungener" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-017-0803-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754728v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Bruce" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delwyn Catley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen J Goggin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1041610215002483" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566690v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Garbay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Claxton-Oldfield" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049909114536978" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566760v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elb&#232;ze-Rimasson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.03.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4BZJ6S8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610659v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Regnier-Aeberhard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bricaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2007.09.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230014v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/F8Q9Y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lagadec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478742v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>