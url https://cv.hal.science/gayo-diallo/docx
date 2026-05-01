--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -403,373 +403,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical collaboration during a global health emergency: development of the RDA COVID-19 data sharing recommendations and guidelines</w:t>
+                <w:t xml:space="preserve">Approche de traitement des logs pour la prédiction d'erreurs critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Pickering</w:t>
+                <w:t xml:space="preserve">Myriam Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timea Biro</w:t>
+                <w:t xml:space="preserve">Marie Beurton-Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Austin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663823v1</w:t>
+                <w:t xml:space="preserve">hal-03195770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de traitement des logs pour la prédiction d'erreurs critiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Beurton-Aimar</w:t>
+                <w:t xml:space="preserve">Ontology Integration: Approaches and Challenging Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayo Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.38-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inffus.2021.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195770v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Integration: Approaches and Challenging Issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radical collaboration during a global health emergency: development of the RDA COVID-19 data sharing recommendations and guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Biro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Austin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Osman</w:t>
+                <w:t xml:space="preserve">Alexander Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Bezuidenhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71, pp.38-63. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inffus.2021.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.13369.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136348v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy Associated Breast Cancer gene expressions : new insights on their regulation based on Rare Correlated Patterns</w:t>
               </w:r>
@@ -781,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Bouasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Inoubli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -872,103 +872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering global data sharing: highlighting the recommendations of the Research Data Alliance COVID-19 working group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Bezuidenhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Bicarregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timea Biro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Open Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, pp.267. </w:t>
@@ -1000,523 +1000,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romedi: An Open Data Source About French Drugs on the Semantic Web</w:t>
+                <w:t xml:space="preserve">SmartCRF: A Prototype to Visualize, Search and Annotate an Electronic Health Record from an i2b2 Clinical Data Warehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Lobre</w:t>
+                <w:t xml:space="preserve">Niamkey Aymeric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Loustau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vianney Jouhet</w:t>
+                <w:t xml:space="preserve">Mathieu Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 264, pp.79-82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SHTI190187⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 264, pp.1445-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI190476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987843v1</w:t>
+                <w:t xml:space="preserve">hal-02987846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartCRF: A Prototype to Visualize, Search and Annotate an Electronic Health Record from an i2b2 Clinical Data Warehouse</w:t>
+                <w:t xml:space="preserve">Romedi: An Open Data Source About French Drugs on the Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niamkey Aymeric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fleur Mougin</w:t>
+                <w:t xml:space="preserve">Romain Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lambert</w:t>
+                <w:t xml:space="preserve">Vianney Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 264, pp.1445-1446. </w:t>
+              <w:t xml:space="preserve">, 2019, 264, pp.79-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/SHTI190476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SHTI190187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987846v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing omics and clinical data: which challenges for dealing with their variety?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface of the Special Issue of the Sixth French-Speaking Conference on Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Mougin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal on Data Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (4), pp.189-189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160796v2</w:t>
+                <w:t xml:space="preserve">hal-02047039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface of the Special Issue of the Sixth French-Speaking Conference on Ontologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualizing omics and clinical data: which challenges for dealing with their variety?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Data Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymeth.2017.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047039v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale biomedical texts classification: a kNN and an ESA-based approaches</w:t>
               </w:r>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1973,51 +1973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2683,51 +2683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-Ware: vers une gestion conjointe de ressources sémantiques et leurs alignements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Thiao-Layel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3199,648 +3199,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noesis Annotation Tool : un outil pour l'annotation textuelle et conceptuelle de documents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building an Ontology of Cardio-Vascular Diseases for Concept-Based Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gedzelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2005, 16e journées francophones d'Ingénierie des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nice, France</w:t>
+              <w:t xml:space="preserve">32rd Annual International Conference on Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.255-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457878v1</w:t>
+                <w:t xml:space="preserve">hal-00457866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool for Textual and Conceptual Annotations of Documents</w:t>
+                <w:t xml:space="preserve">Un outil pour l'annotation textuelle et conceptuelle de document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gedzelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eChallenges 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">TIA 2005 : Journées "Terminologie &amp; Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457838v1</w:t>
+                <w:t xml:space="preserve">hal-00457874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Environment for Ontology Design and Enrichment from Texts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Simonet</w:t>
+                <w:t xml:space="preserve">Noesis Annotation Tool : un outil pour l'annotation textuelle et conceptuelle de documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gedzelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Radja Messai</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semantic Web Applications and Perspectives SWAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Trento, Italy</w:t>
+              <w:t xml:space="preserve">IC 2005, 16e journées francophones d'Ingénierie des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457794v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building an Ontology of Cardio-Vascular Diseases for Concept-Based Information Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Tool for Textual and Conceptual Annotations of Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gedzelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Simonet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyr-Gabin Bassolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32rd Annual International Conference on Computers in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lyon, France. pp.255-258</w:t>
+              <w:t xml:space="preserve">eChallenges 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457866v1</w:t>
+                <w:t xml:space="preserve">hal-00457838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil pour l'annotation textuelle et conceptuelle de document</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Patriarche</w:t>
+                <w:t xml:space="preserve">An Environment for Ontology Design and Enrichment from Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gedzelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radja Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIA 2005 : Journées "Terminologie &amp; Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Rouen, France</w:t>
+              <w:t xml:space="preserve">Semantic Web Applications and Perspectives SWAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457874v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement d'une ontologie multilingue à partir de textes pour le cancer du sein</w:t>
               </w:r>
@@ -3865,51 +3865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4299,90 +4299,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Log Data Preparation for Predicting Critical Errors Occurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beurton-Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends and Applications in Information Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1366, pp.224-233, 2021, Advances in Intelligent Systems and Computing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4671,51 +4671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radja Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5283,51 +5283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8029C03"/>
+    <w:nsid w:val="1AD174E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5514,51 +5514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gayo-diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9799-9484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112800084" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isped.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bordeaux-population-health.center/the-teams/ahead/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-population-health.center/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labri.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dranc&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02757-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663823v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Pickering" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Biro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Austin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bernier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bezuidenhout" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13369.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195770v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lopez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136348v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Osman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2021.01.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bouasker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Inoubli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2020.3015236" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bicarregui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.16378.2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987843v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lobre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loustau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190187" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987846v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamkey Aymeric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190476" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dram&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-5-44" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Delva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mouillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.12.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Drame" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Oliver" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed de Quincey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Alexopoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Habermann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S10-S14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Faralli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buitelaar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gossa L&#244;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Boer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schlobach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452724v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Thiao-Layel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Savadogo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borlli  Michel Jonas Some" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457823v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patriarche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Bechlioulis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferriol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457878v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyr-Gabin Bassolet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Messai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457866v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383107v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Ouedraogo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benedikter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borlli Michel Jonas Some" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.105775" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286767v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Azzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72651-5_8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72651-5_22" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63119-2_57" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45688-7_20" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Pham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-618-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383156v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borlli Michel J Some" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00221392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02421086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gayo-diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9799-9484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112800084" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isped.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bordeaux-population-health.center/the-teams/ahead/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-population-health.center/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labri.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dranc&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02757-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195770v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Osman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2021.01.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Pickering" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Biro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Austin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bezuidenhout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13369.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bouasker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Inoubli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2020.3015236" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bicarregui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.16378.2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamkey Aymeric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190476" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lobre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loustau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190187" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dram&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-5-44" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Delva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mouillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.12.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Drame" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Oliver" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed de Quincey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Alexopoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Habermann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S10-S14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Faralli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buitelaar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gossa L&#244;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Boer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schlobach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452724v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Thiao-Layel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Savadogo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borlli  Michel Jonas Some" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457823v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patriarche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Bechlioulis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferriol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyr-Gabin Bassolet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Messai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383107v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Ouedraogo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benedikter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borlli Michel Jonas Some" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.105775" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286767v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Azzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72651-5_8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72651-5_22" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63119-2_57" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45688-7_20" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Pham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-618-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383156v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borlli Michel J Some" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00221392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02421086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>