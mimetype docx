--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -403,239 +403,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de traitement des logs pour la prédiction d'erreurs critiques</w:t>
+                <w:t xml:space="preserve">Ontology Integration: Approaches and Challenging Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Lopez</w:t>
+                <w:t xml:space="preserve">Inès Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Beurton-Aimar</w:t>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayo Diallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71, pp.38-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inffus.2021.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195770v2</w:t>
+                <w:t xml:space="preserve">hal-03136348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Integration: Approaches and Challenging Issues</w:t>
+                <w:t xml:space="preserve">Approche de traitement des logs pour la prédiction d'erreurs critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Osman</w:t>
+                <w:t xml:space="preserve">Myriam Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+                <w:t xml:space="preserve">Marie Beurton-Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Fusion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136348v1</w:t>
+                <w:t xml:space="preserve">hal-03195770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical collaboration during a global health emergency: development of the RDA COVID-19 data sharing recommendations and guidelines</w:t>
               </w:r>
@@ -781,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Bouasker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Inoubli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4299,90 +4299,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Log Data Preparation for Predicting Critical Errors Occurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beurton-Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends and Applications in Information Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1366, pp.224-233, 2021, Advances in Intelligent Systems and Computing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5283,51 +5283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AD174E3"/>
+    <w:nsid w:val="01B0768F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5514,51 +5514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gayo-diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9799-9484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112800084" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isped.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bordeaux-population-health.center/the-teams/ahead/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-population-health.center/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labri.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dranc&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02757-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195770v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Osman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2021.01.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Pickering" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Biro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Austin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bezuidenhout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13369.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bouasker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Inoubli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2020.3015236" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bicarregui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.16378.2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamkey Aymeric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190476" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lobre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loustau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190187" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dram&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-5-44" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Delva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mouillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.12.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Drame" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Oliver" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed de Quincey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Alexopoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Habermann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S10-S14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Faralli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buitelaar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gossa L&#244;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Boer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schlobach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452724v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Thiao-Layel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Savadogo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borlli  Michel Jonas Some" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457823v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patriarche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Bechlioulis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferriol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyr-Gabin Bassolet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Messai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383107v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Ouedraogo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benedikter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borlli Michel Jonas Some" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.105775" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286767v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Azzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72651-5_8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72651-5_22" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63119-2_57" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45688-7_20" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Pham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-618-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383156v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borlli Michel J Some" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00221392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02421086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gayo-diallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9799-9484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112800084" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.isped.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bordeaux-population-health.center/the-teams/ahead/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bordeaux-population-health.center/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.labri.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayo Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dranc&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02757-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136348v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Osman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2021.01.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195770v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lopez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beurton-Aimar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Pickering" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Biro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Austin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bezuidenhout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.13369.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bouasker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Inoubli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2020.3015236" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bicarregui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.16378.2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cossin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebrun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamkey Aymeric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190476" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987843v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lobre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loustau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190187" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047039v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160796v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.08.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78FPMN3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Dram&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-5-44" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Delva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mouillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.12.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Drame" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Oliver" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed de Quincey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Alexopoulou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Habermann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-S10-S14" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Bordea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Faralli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Buitelaar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804941v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gossa L&#244;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Boer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schlobach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452724v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Thiao-Layel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Savadogo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borlli  Michel Jonas Some" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135083v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457823v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patriarche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Bechlioulis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferriol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457866v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gedzelman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Palmer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyr-Gabin Bassolet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457838v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457794v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Messai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383107v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Ouedraogo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benedikter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borlli Michel Jonas Some" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.105775" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286767v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Azzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72651-5_8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72651-5_22" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63119-2_57" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145223v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45688-7_20" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hai Pham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-618-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383156v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borlli Michel J Some" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146208v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00221392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02421086v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>