--- v0 (2026-03-09)
+++ v1 (2026-05-16)
@@ -1038,351 +1038,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Plasmodium falciparum and host factors associated with cerebral malaria: description of the protocol for a prospective, case-control study in Benin (NeuroCM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Joste</w:t>
+                <w:t xml:space="preserve">Changes in monocyte subsets are associated with clinical outcomes in severe malarial anaemia and cerebral malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Maurice</w:t>
+                <w:t xml:space="preserve">Mouna Rahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kamaliddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sem Ezinmegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Bertin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farid Boumédiène</w:t>
+                <w:t xml:space="preserve">David Olagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-027378⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.17545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52579-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148167v1</w:t>
+                <w:t xml:space="preserve">hal-03355622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in monocyte subsets are associated with clinical outcomes in severe malarial anaemia and cerebral malaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jade Royo</w:t>
+                <w:t xml:space="preserve">Identification of Plasmodium falciparum and host factors associated with cerebral malaria: description of the protocol for a prospective, case-control study in Benin (NeuroCM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Joste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Rahabi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sem Ezinmegnon</w:t>
+                <w:t xml:space="preserve">Agnès Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Olagnier</w:t>
+                <w:t xml:space="preserve">Farid Boumédiène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.17545. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.e027378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52579-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-027378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355622v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nrf2-driven CD36 and HO-1 gene expression in circulating monocytes correlates with favourable clinical outcome in pregnancy-associated malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Olagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sem Ezinmegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guibourdenche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1883,51 +1883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05247486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balotin Fogang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillochon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kamaliddin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Ezinmegnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04110334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzamil Mahdi Abdel Hamid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Abdelraheem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Omane Acheampong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Ahouidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozam Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.18681.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04027108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Royo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Vianou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Kinkp&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ay&#233;dadjou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-023-01059-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03675332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fraering" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiac086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03611546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Brisset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Angendu Baki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-022-00956-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334297v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Salnot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rombaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Almagro-Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Amambua-Ngwa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanaki Amaratunga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.16168.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Maurice" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-027378" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03355622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rahabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olagnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52579-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0888-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02556159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pidoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Laurendeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibourdenche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2003.10.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cronier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00648" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05247486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balotin Fogang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillochon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kamaliddin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Agbota" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Ezinmegnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04110334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzamil Mahdi Abdel Hamid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Abdelraheem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmond Omane Acheampong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Ahouidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozam Ali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.18681.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04027108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Royo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Vianou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Accrombessi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Kinkp&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ay&#233;dadjou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-023-01059-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03675332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Fraering" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiac086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03611546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Brisset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Angendu Baki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Watier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-022-00956-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334297v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Salnot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rombaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03228653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Almagro-Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Amambua-Ngwa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanaki Amaratunga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.16168.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03355622v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rahabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Olagnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52579-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02148167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Maurice" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bertin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubouy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-027378" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0888-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02556159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pidoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Laurendeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibourdenche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2003.10.016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cronier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00648" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>