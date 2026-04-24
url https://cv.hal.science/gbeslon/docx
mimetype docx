--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -334,356 +334,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Streamlining: Effect of Mutation Rate and Population Size on Genome Size Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Luiselli</w:t>
+                <w:t xml:space="preserve">Innovation in viruses: fitness valley crossing, neutral landscapes, or just duplications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lartillot</w:t>
+                <w:t xml:space="preserve">Santiago F Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evae250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/veae078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905734v1</w:t>
+                <w:t xml:space="preserve">hal-04801559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in viruses: fitness valley crossing, neutral landscapes, or just duplications?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Rigorous Framework to Classify the Post-Duplication Fate of Paralogous Genes (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago F Elena</w:t>
+                <w:t xml:space="preserve">Reza Kalhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801559v1</w:t>
+                <w:t xml:space="preserve">hal-04608855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rigorous Framework to Classify the Post-Duplication Fate of Paralogous Genes (extended version)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reza Kalhor</w:t>
+                <w:t xml:space="preserve">Genome Streamlining: Effect of Mutation Rate and Population Size on Genome Size Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Luiselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evae250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608855v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward‐in‐time simulation of chromosomal rearrangements: The invisible backbone that sustains long‐term adaptation</w:t>
               </w:r>
@@ -1396,51 +1396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent F Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1585,966 +1585,966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the engine to the fuel: mutator populations can reduce the mutational load by reorganizing their genome structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulien Hogeweg</w:t>
+                <w:t xml:space="preserve">Introduction to the ECAL 2017 Special Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Misevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1507-z⟩</w:t>
+              <w:t xml:space="preserve">Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4), pp.313-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/artl_a_00298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350040v1</w:t>
+                <w:t xml:space="preserve">hal-02428658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the ECAL 2017 Special Issue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
+                <w:t xml:space="preserve">Adapting the engine to the fuel: mutator populations can reduce the mutational load by reorganizing their genome structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Pieter Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulien Hogeweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dusan Misevic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (4), pp.313-314. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/artl_a_00298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1507-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428658v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beware batch culture: Seasonality and niche construction predicted to favor bacterial adaptive diversification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
+                <w:t xml:space="preserve">Isee-resistance : using in silico experimental evolution to sensitize providers on antibiotic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessika Consuegra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Schneider</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Abstracts from the 4th International Conference on Prevention &amp; Infection Control (ICPIC 2017), 6(Suppl 3) (52), pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508751v1</w:t>
+                <w:t xml:space="preserve">hal-01569262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isee-resistance : using in silico experimental evolution to sensitize providers on antibiotic resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolving Instrument Based on Symbiont-Host Metaphor: a Commensal Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Schneider</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hickinbotham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Creative Music Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5920/JCMS.2017.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569262v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving Instrument Based on Symbiont-Host Metaphor: a Commensal Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Abernot</w:t>
+                <w:t xml:space="preserve">Beware batch culture: Seasonality and niche construction predicted to favor bacterial adaptive diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rocabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessika Consuegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Creative Music Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (3), e1005459 (32 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5920/JCMS.2017.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1005459.s006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596573v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Ended Evolution: Perspectives from the OEE Workshop in York</w:t>
+                <w:t xml:space="preserve">Erratum to: Temperature-induced variation in gene expression burst size in metazoan cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Taylor</w:t>
+                <w:t xml:space="preserve">O. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Bedau</w:t>
+                <w:t xml:space="preserve">E. Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alastair Channon</w:t>
+                <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ackley</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371116v1</w:t>
+                <w:t xml:space="preserve">hal-02001327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Temperature-induced variation in gene expression burst size in metazoan cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining and simulating open-ended novelty: requirements, guidelines, and challenges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Banzhaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Baumgaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sam Meyer</w:t>
+                <w:t xml:space="preserve">René Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Vallin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James A Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theorie in den Biowissenschaften / Theory in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12064-016-0229-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001327v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining and simulating open-ended novelty: requirements, guidelines, and challenges.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Open-Ended Evolution: Perspectives from the OEE Workshop in York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bedau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Channon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Banzhaf</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">James A Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theorie in den Biowissenschaften / Theory in Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.408-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12064-016-0229-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/ARTL_a_00210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323108v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-induced variation in gene expression burst size in metazoan cells</w:t>
               </w:r>
@@ -2654,4126 +2654,4114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Fluctuations and Distributed Control of Gene Expression Impact Cellular Memory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Torsion-Mediated Interaction between Adjacent Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115574⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (9), pp.e1003785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370311v1</w:t>
+                <w:t xml:space="preserve">hal-01090990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments to the Editor. Reply to the Comment by V.P. Shkilev on &amp;quot;Anomalous versus slowed-down Brownian diffusion in the ligand-binding equilibrium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Caré</w:t>
+                <w:t xml:space="preserve">A Model for Genome Size Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Berry</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.03.052⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (9), pp.2249 - 2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-014-9997-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956603v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Genome Size Evolution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stochastic Fluctuations and Distributed Control of Gene Expression Impact Cellular Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stockholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Viñuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-014-9997-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e115574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0115574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090984v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsion-Mediated Interaction between Adjacent Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sam Meyer</w:t>
+                <w:t xml:space="preserve">Comments to the Editor. Reply to the Comment by V.P. Shkilev on &amp;quot;Anomalous versus slowed-down Brownian diffusion in the ligand-binding equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (9), pp.e1003785. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 106 (11), pp.2544-2546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.03.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090990v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous versus slowed-down Brownian diffusion in the ligand-binding equilibrium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hédi Soula</w:t>
+                <w:t xml:space="preserve">Quantifying the contribution of chromatin dynamics to stochastic gene expression reveals long, locus-dependent periods between transcriptional bursts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Viñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Caré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaël Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.07.023⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-11-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720515v3</w:t>
+                <w:t xml:space="preserve">inserm-00817963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the contribution of chromatin dynamics to stochastic gene expression reveals long, locus-dependent periods between transcriptional bursts.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Viñuelas</w:t>
+                <w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Kaneko</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephan Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (Suppl 15), pp.S11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00817963v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous versus slowed-down Brownian diffusion in the ligand-binding equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Fischer</w:t>
+                <w:t xml:space="preserve">Hédi Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105 (9), pp.2064-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873232v1</w:t>
+                <w:t xml:space="preserve">hal-00720515v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chance at the heart of the cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards experimental manipulation of stochasticity in gene expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Viñuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Special Issue: Chance at the heart of the cell, 110 (1), pp.1-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2012.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 100 (1), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2012.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720052v1</w:t>
+                <w:t xml:space="preserve">hal-00720054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards experimental manipulation of stochasticity in gene expression.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Coulon</w:t>
+                <w:t xml:space="preserve">New insights into bacterial adaptation through in vivo and in silico experimental evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hindré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2012.04.010⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (5), pp.352-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrmicro2750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-00720054v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Systems Science: Dreams of Universality, Reality of Interdisciplinarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Grauwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Grauwin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+                <w:t xml:space="preserve">Sara Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society for Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (7), pp.10.1002/asi.22644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/asi.22644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into bacterial adaptation through in vivo and in silico experimental evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
+                <w:t xml:space="preserve">Membrane microdomains emergence through non-homogeneous diffusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrmicro2750⟩</w:t>
+              <w:t xml:space="preserve">BMC Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2046-1682-5-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00696231v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00768564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane microdomains emergence through non-homogeneous diffusion.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Coulon</w:t>
+                <w:t xml:space="preserve">Chance at the heart of the cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kolesnik-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Kupiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Special Issue: Chance at the heart of the cell, 110 (1), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2012.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2046-1682-5-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00768564v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Stimulus Encoding Capabilities with Spectral Selectivity in Inhibitory Circuits by STDP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Coulon</w:t>
+                <w:t xml:space="preserve">Les complexités : point de vue d'un institut des systèmes complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Grauwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (60), pp.145-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/45459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00593704v1</w:t>
+                <w:t xml:space="preserve">hal-00744520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les complexités : point de vue d'un institut des systèmes complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pablo Jensen</w:t>
+                <w:t xml:space="preserve">Computing with bacterial constituents, cells and populations: from bioputing to bactoputing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Zemirline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nicolas Audinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/45459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00744520v1</w:t>
+                <w:t xml:space="preserve">hal-03469597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing with bacterial constituents, cells and populations: from bioputing to bactoputing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vic Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Norris</w:t>
+                <w:t xml:space="preserve">Abdallah Zemirline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Zemirline</w:t>
+                <w:t xml:space="preserve">Patrick Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Amar</w:t>
+                <w:t xml:space="preserve">Jean Nicolas Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory in Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theorie in den Biowissenschaften / Theory in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (3), pp.211-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12064-010-0118-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03469597v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing with bacterial constituents, cells and populations: from bioputing to bactoputing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Stimulus Encoding Capabilities with Spectral Selectivity in Inhibitory Circuits by STDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Soula</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theorie in den Biowissenschaften / Theory in Biosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (4), pp.882-908</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12064-010-0118-4⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-00643738v1</w:t>
+                <w:t xml:space="preserve">inria-00593704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Digital Genetics to Knowledge Discovery: Perspectives in Genetic Network Understanding</w:t>
+                <w:t xml:space="preserve">Scaling Laws in Bacterial Genomes: A Side-Effect of Selection of Mutational Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Maria Pena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+                <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
+                <w:t xml:space="preserve">Jose-Maria Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 14 (2), pp.173--191. </w:t>
+              <w:t xml:space="preserve">BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 102 (1), pp.32-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/IDA-2010-0415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2010.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697024v1</w:t>
+                <w:t xml:space="preserve">inria-00593709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Laws in Bacterial Genomes: A Side-Effect of Selection of Mutational Robustness</w:t>
+                <w:t xml:space="preserve">À propos de la validité des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Maria Peña</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
+                <w:t xml:space="preserve">Joanna Jongwane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00593709v1</w:t>
+                <w:t xml:space="preserve">hal-01350237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de la validité des modèles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the spontaneous stochastic dynamics of a single gene: complexity of the molecular interplay at the promoter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Jongwane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-4-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350237v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the spontaneous stochastic dynamics of a single gene: complexity of the molecular interplay at the promoter.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Digital Genetics to Knowledge Discovery: Perspectives in Genetic Network Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-4-2⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (2), pp.173--191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IDA-2010-0415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542455v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Molecules to Organisms: Towards Multiscale Integrated Models of Biological Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The topology of the protein network influences the dynamics of gene order: from systems biology to a systemic understanding of evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lavelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Berry</w:t>
+                <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Biology Insights</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/artl.2008.14.1.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00331281v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large multiprotein structures modeling and simulation: the need for mesoscopic models.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Coulon</w:t>
+                <w:t xml:space="preserve">From Molecules to Organisms: Towards Multiscale Integrated Models of Biological Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical Biology Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.13-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294029v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00331281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topology of the protein network influences the dynamics of gene order: from systems biology to a systemic understanding of evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Fayard</w:t>
+                <w:t xml:space="preserve">Large multiprotein structures modeling and simulation: the need for mesoscopic models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/artl.2008.14.1.149⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 484, pp.537-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-59745-398-1_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391448v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Evolution of Regulatory Networks in Artificial Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2, 3, pp.27-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mmnp:2008054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-term evolutionary pressure on the amount of noncoding DNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Modélisation cellulaire pour l'émergence de structures multiprotéiques auto-organisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msm165⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1-2, 26, pp.123-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.26.123-148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391447v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation cellulaire pour l'émergence de structures multiprotéiques auto-organisées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+                <w:t xml:space="preserve">Evolutionary coupling between the deleteriousness of gene mutations and the amount of non-coding sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 244 (4), pp.621-630</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01613745v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary coupling between the deleteriousness of gene mutations and the amount of non-coding sequences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Beslon</w:t>
+                <w:t xml:space="preserve">A long-term evolutionary pressure on the amount of noncoding DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (10), pp.2344-2353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msm165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391449v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines: From artificial evolution to computational evolution: a research agenda</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous Dynamics of Asymmetric Random Recurrent Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nrg1921⟩</w:t>
+              <w:t xml:space="preserve">Neural Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (1), pp.60-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/089976606774841567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793902v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous optimization of weights and structure of a RBF Neural Network</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guidelines: From artificial evolution to computational evolution: a research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Banzhaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Képès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (9), pp.729--735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrg1921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391452v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Dynamics of Asymmetric Random Recurrent Spiking Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous optimization of weights and structure of a RBF Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Soula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Mazet</w:t>
+                <w:t xml:space="preserve">J. Favrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3871, pp.49-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119755v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-adaptation of genome size in artificial organisms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the emergence of multi-protein dynamic structures by principles of self-organization through the use of 3DSpi, a multi-agent-based software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran\c Cois Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-6-228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391445v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the mergence of multi-protein dynamic structures by principles of self-organization through the use of 3DSpi, a Multi-Agent-based Software.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Self-adaptation of genome size in artificial organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6, pp.228</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3630, pp.423-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124089v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the emergence of multi-protein dynamic structures by principles of self-organization through the use of 3DSpi, a multi-agent-based software</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+                <w:t xml:space="preserve">Modeling the mergence of multi-protein dynamic structures by principles of self-organization through the use of 3DSpi, a Multi-Agent-based Software.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fran\c Cois Perrin</w:t>
+                <w:t xml:space="preserve">F. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gripon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+                <w:t xml:space="preserve">S. Gripon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6, pp.228. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 6, pp.228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759509v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSO : Research on Optimized Oligonucleotide Probes for Microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Reymond</w:t>
+                <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Charles</w:t>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20, pp.271-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6783,601 +6771,601 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aevol 4b: Bridging the gap between artificial life and bioinformatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Daudey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Daudey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David P. Parsons</w:t>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALIFE 2024 - International Conference for Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. pp.41-49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/isal_a_00716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying the Post-duplication Fate of Paralogous Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Kalhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECOMB-CG 2023 - 20th conference on Comparative Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Istanbul, Turkey. pp.1-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-36911-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genome-Wide Evolutionary Simulation of the Transcription-Supercoiling Coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sam Meyer</w:t>
+                <w:t xml:space="preserve">Simulating short-and long-term evolutionary dynamics on rugged landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALIFE 2021 - Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242696v2</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating short-and long-term evolutionary dynamics on rugged landscapes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Complexity Ratchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent F Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALIFE 2021 - Conference on Artificial Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic. pp.1-9</w:t>
+              <w:t xml:space="preserve">CCS 2021 - International Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426019v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity Ratchet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Genome-Wide Evolutionary Simulation of the Transcription-Supercoiling Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCS 2021 - International Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">ALIFE 2021 - Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511442v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242696v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reduce a genome? ALife as a tool to teach the scientific method to school pupils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7385,2375 +7373,2375 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALIFE 2019 - Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Newcastle, United Kingdom. pp.497-504, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/isal_a_00211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight-based search to find clusters around medians in subspaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Rossi</w:t>
+                <w:t xml:space="preserve">The Complexity Ratchet: Stronger than selection, weaker than robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent F Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2018 - ACM Symposium On Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALIFE 2018 - the 2018 conference on artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/isal_a_00051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869974v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity Ratchet: Stronger than selection, weaker than robustness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
+                <w:t xml:space="preserve">Weight-based search to find clusters around medians in subspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALIFE 2018 - the 2018 conference on artificial Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAC 2018 - ACM Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882628v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving Living Technologies-Insights from the EvoEvo project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago F Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulien Hogeweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Stepney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSBSE 2018 - 10th Symposium on Search-Based Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Montpellier, France. pp.46-62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99241-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoMove: Evolutionary-based living musical companion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+                <w:t xml:space="preserve">Environmental seasonality drives digital populations towards stable cross-feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rocabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessika Consuegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Artificial Life (ECAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Villeurbanne, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569091v2</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental seasonality drives digital populations towards stable cross-feeding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Schneider</w:t>
+                <w:t xml:space="preserve">A 4-base model for the Aevol in-silico experimental evolution platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Life (ECAL)</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569093v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 4-base model for the Aevol in-silico experimental evolution platform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Comte</w:t>
+                <w:t xml:space="preserve">EvoMove: Evolutionary-based living musical companion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Life (ECAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Villeurbanne, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569097v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Experimental Evolution Highlights the Influence of Environmental Seasonality on Bacterial Diversification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Schneider</w:t>
+                <w:t xml:space="preserve">In Silico Experimental Evolution suggests a complex intertwining of selection, robustness and drift in the evolution of genetic networks complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Vadée-Le-Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EvoEvo Workshop, satellite workshop of CCS2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375677v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Commensal Architecture for Evolving Living Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Abernot</w:t>
+                <w:t xml:space="preserve">In silico experimental evolution provides independent and challenging benchmarks for comparative genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Biller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computer Simulation of Musical Creativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Huddersfield, United Kingdom. pp.1-8</w:t>
+              <w:t xml:space="preserve">Journées ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368034v1</w:t>
+                <w:t xml:space="preserve">hal-01375657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Endedness: Definitions and Shortcuts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Stepney</w:t>
+                <w:t xml:space="preserve">A Commensal Architecture for Evolving Living Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hickinbotham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EvoEvo Workshop, satellite workshop of CCS2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Conference on Computer Simulation of Musical Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Huddersfield, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375671v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genomics on Artificial Life</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
+                <w:t xml:space="preserve">Open-Endedness: Definitions and Shortcuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Stepney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computability in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.35-44</w:t>
+              <w:t xml:space="preserve">2nd EvoEvo Workshop, satellite workshop of CCS2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334930v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Experimental Evolution suggests a complex intertwining of selection, robustness and drift in the evolution of genetic networks complexity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
+                <w:t xml:space="preserve">Comparative Genomics on Artificial Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Biller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Computability in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375645v1</w:t>
+                <w:t xml:space="preserve">hal-01334930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico experimental evolution provides independent and challenging benchmarks for comparative genomics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolvability drives innovation in viral genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent F Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago F Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.79-82</w:t>
+              <w:t xml:space="preserve">2nd EvoEvo Workshop, satellite workshop of CCS2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Amsterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375657v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of mutator populations in constant environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Pieter Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulien Hogeweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EvoEvo Workshop, satellite workshop of CCS2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolvability drives innovation in viral genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aevol-4b: Toward a new simulation platform to benchmark phylogenetic tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Santiago F Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EvoEvo Workshop, satellite workshop of CCS2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Amsterdam, France</w:t>
+              <w:t xml:space="preserve">ALPHY (ALignments and PHYlogeny)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375665v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aevol-4b: Toward a new simulation platform to benchmark phylogenetic tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Liard</w:t>
+                <w:t xml:space="preserve">In Silico Experimental Evolution Highlights the Influence of Environmental Seasonality on Bacterial Diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rocabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessika Consuegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALPHY (ALignments and PHYlogeny)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">2nd EvoEvo Workshop, satellite workshop of CCS2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569078v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace Clustering Using Evolvable Genome Structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+                <w:t xml:space="preserve">Towards a Integrated Evolutionary Model to Study Evolution of Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rocabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain. pp.575-582</w:t>
+              <w:t xml:space="preserve">EvoEvo Workshop (Satellite workshop of ECAL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199136v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic inheritance speeds up evolution of artificial organisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
+                <w:t xml:space="preserve">Subspace Clustering for all Seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EvoEvo Workshop (satellite workshop of ECAL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, york, United Kingdom. pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248383v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Integrated Evolutionary Model to Study Evolution of Evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
+                <w:t xml:space="preserve">Subspace Clustering Using Evolvable Genome Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoEvo Workshop (Satellite workshop of ECAL 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain. pp.575-582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252796v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace Clustering for all Seasons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+                <w:t xml:space="preserve">Epigenetic inheritance speeds up evolution of artificial organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Vadée-Le-Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoEvo Workshop (satellite workshop of ECAL 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, York, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/978-0-262-33027-5-ch078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252793v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alife game to teach evolution of antibiotic resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAL - 12th European Conference on Artificial Life - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Taormina, Italy. pp.43-50</w:t>
+              <w:t xml:space="preserve">11th RECOMB - Comparative Genomics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Villeurbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849345v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">An alife game to teach evolution of antibiotic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th RECOMB - Comparative Genomics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Villeurbane, France</w:t>
+              <w:t xml:space="preserve">ECAL - 12th European Conference on Artificial Life - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Taormina, Italy. pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764366v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paradoxical Effects of Allelic Recombination on Fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9782,263 +9770,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Artificial Life XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, East Lansing, France. pp.536--537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsimonious modeling of scaling laws in genomes and transcriptomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homologous and Nonhomologous Rearrangements: Interactions and Effects on Evolvability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Eleventh European Conference on the Synthesis and Simulation of Living Systems (ECAL 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Paris, France. pp.414--415</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Paris, France. pp.622--629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696870v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homologous and Nonhomologous Rearrangements: Interactions and Effects on Evolvability.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parsimonious modeling of scaling laws in genomes and transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Eleventh European Conference on the Synthesis and Simulation of Living Systems (ECAL 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Paris, France. pp.622--629</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Paris, France. pp.414--415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696902v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aevol : un modèle individu-centré pour l’étude de la structuration des génomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10067,73 +10055,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MajecSTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the rearrangement rates on the organization of transcription.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10162,73 +10150,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Artificial Life XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Odense, Denmark. pp.479--486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the rearrangement rates on the organization of genome transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10241,89 +10229,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Post-Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381618v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the rearrangement rates on the organization of genome transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10336,703 +10324,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Integrative Post-Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381518v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperstructures 2008-2009</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling Laws in Digital Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maria Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">modelling complex biological systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Evry, France</w:t>
+              <w:t xml:space="preserve">Proc. Information Processing in Cells and Tissues IPCAT'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Ascona, Switzerland. pp.111-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469577v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Laws in Digital Organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of scaling laws in artificial regulation networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maria Pena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Information Processing in Cells and Tissues IPCAT'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Ascona, Switzerland. pp.111-114</w:t>
+              <w:t xml:space="preserve">Integrative Post-Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp.22-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437632v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of scaling laws in artificial regulation networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hyperstructures 2008-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Batto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Barlovatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Post-Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp.22-22</w:t>
+              <w:t xml:space="preserve">modelling complex biological systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437814v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of genome structure : a computational approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les réseaux métaboliques et génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Evolutionary Dynamics” </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615228v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des organismes bactériens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petits bricolages en évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Franceschelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">"Génies de la Bricole et du Bricolage", colloque en hommage à Claude Levy-Strauss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391156v1</w:t>
+                <w:t xml:space="preserve">hal-01614309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des organismes bactériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11087,64 +11101,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling evolution of genetic regulation in artificial bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Jérusalem, Israel. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11163,990 +11177,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topology of the protein network influences the dynamics of gene order: From systems biology to a systemic understanding of evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
+                <w:t xml:space="preserve">Optimisation incrémentale de réseaux de neurones RBF pour la régression via un algorithme évolutionnaire : RBF-Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European Conference on Artificial Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes 8° Journées Francophones Extraction et Gestion des Connaissances EGC'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France. pp.331-336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823137v1</w:t>
+                <w:t xml:space="preserve">hal-01614293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bioputing to bactoputing: computing with bacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The topology of the protein network influences the dynamics of gene order: From systems biology to a systemic understanding of evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lille Spring School on Modelling Complex Biological Systems in the Context of Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. European Conference on Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Canterbury,, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/artl.2008.14.1.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340470v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux métaboliques et génétiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">From bioputing to bactoputing: computing with bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Zemirline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Fayard</w:t>
+                <w:t xml:space="preserve">Eshel Ben Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Lille Spring School on Modelling Complex Biological Systems in the Context of Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Paris, France. pp.123-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391271v1</w:t>
+                <w:t xml:space="preserve">hal-00340470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petits bricolages en évolution</w:t>
+                <w:t xml:space="preserve">Evolution of genome structure : a computational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Génies de la Bricole et du Bricolage", colloque en hommage à Claude Levy-Strauss</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop “Evolutionary Dynamics” </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614309v1</w:t>
+                <w:t xml:space="preserve">hal-01615228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation incrémentale de réseaux de neurones RBF pour la régression via un algorithme évolutionnaire : RBF-Gene</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution des organismes bactériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes 8° Journées Francophones Extraction et Gestion des Connaissances EGC'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Sophia-Antipolis, France. pp.331-336</w:t>
+              <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614293v1</w:t>
+                <w:t xml:space="preserve">hal-00391156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de Second Ordre : le hasard sélectionné.</w:t>
+                <w:t xml:space="preserve">Digital Genetics: Modéliser la dynamique évolutive des génomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring school on interdisciplinarity in biology "Hasard et Fluctuations en Biologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Berder, France</w:t>
+              <w:t xml:space="preserve">Journées communes des clusters environnement et informatique à l'INRIA Montbonnot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615166v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAevol, un modèle de génétique digitale des réseaux de régulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Modeling evolution of Regulatory Networks in Artificial Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maria Pena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux d'Interactions : Analyse, Modélisation, Simulation, RIAMS 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium on Computational Life Science CompLife'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Utrecht, Netherlands. pp.87-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2793407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613852v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Genetics: Modéliser la dynamique évolutive des génomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAevol, un modèle de génétique digitale des réseaux de régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maria Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées communes des clusters environnement et informatique à l'INRIA Montbonnot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Réseaux d'Interactions : Analyse, Modélisation, Simulation, RIAMS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615201v1</w:t>
+                <w:t xml:space="preserve">hal-01613852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling evolution of Regulatory Networks in Artificial Organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
+                <w:t xml:space="preserve">Effect of bottlenecks on genome size: investigations by digital genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Computational Life Science CompLife'07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Integrative Post-Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613768v1</w:t>
+                <w:t xml:space="preserve">hal-01596355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of bottlenecks on genome size: investigations by digital genetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
+                <w:t xml:space="preserve">Artificial Regulatory Networks Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maria Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Post-Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proc 1st Int Workshop on Machine Learning for Systems Biology MLSB 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Evry, France. pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596355v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems Biology, where is the network ?</w:t>
               </w:r>
@@ -12195,1122 +12235,1070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Regulatory Networks Evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Generating Data form the Evolution of Artificial Regulatory Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maria Pena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc 1st Int Workshop on Machine Learning for Systems Biology MLSB 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Evry, France. pp.47-52</w:t>
+              <w:t xml:space="preserve">Workshop Data Mining in Functional Genomics and Proteomics. Current Trends and Future Directions co-located with ECML/PKDD 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Varsovie, Poland. pp.91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502737v1</w:t>
+                <w:t xml:space="preserve">hal-01613779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Data form the Evolution of Artificial Regulatory Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution de Second Ordre : le hasard sélectionné.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Data Mining in Functional Genomics and Proteomics. Current Trends and Future Directions co-located with ECML/PKDD 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Varsovie, Poland. pp.91-103</w:t>
+              <w:t xml:space="preserve">Spring school on interdisciplinarity in biology "Hasard et Fluctuations en Biologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613779v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amount of non-coding sequences depends on mutation rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Long-term needs for evolvability and robustness shape genome structure: a simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fayard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Evolutionary Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Marseille (France), 2006, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bordeaux (France), 2006, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391446v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term needs for evolvability and robustness shape genome structure: a simulation study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Fayard</w:t>
+                <w:t xml:space="preserve">Multi-Agent Modeling of Nuclear Structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bordeaux (France), 2006, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Spring workshop on biological systems modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Bombannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391437v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Modeling of Nuclear Structures.</w:t>
+                <w:t xml:space="preserve">Evolution et Robustesse : un équilibre complexe aux conséquences inattendues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring workshop on biological systems modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Bombannes, France</w:t>
+              <w:t xml:space="preserve">Journées de Gerland "Systèmes complexes et biologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615151v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et Robustesse : un équilibre complexe aux conséquences inattendues.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+                <w:t xml:space="preserve">Amount of non-coding sequences depends on mutation rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Gerland "Systèmes complexes et biologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th Evolutionary Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Marseille (France), 2006, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615165v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling evolution of prokaryotic genomes: an integrative approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Designing artificial organisms to study the influence of gene pleitropy on genome evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Knibbe</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Advanced Lecture Course, System Biology: From Molecules and Modeling to Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Gosau (Autriche), 2005, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">8th European Conference on Artificial Life (ECAL 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Canterbury (Royaume-Uni), 2005, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391254v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing artificial organisms to study the influence of gene pleitropy on genome evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Evolutionary influence of the protein network topology on gene organisation in artificial organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Artificial Life (ECAL 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Canterbury (Royaume-Uni), 2005, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">European Conference on Complex System (ECCS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris (France), 2005, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391344v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary influence of the protein network topology on gene organisation in artificial organisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Modelling evolution of prokaryotic genomes: an integrative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Knibbe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex System (ECCS 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris (France), 2005, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">FEBS Advanced Lecture Course, System Biology: From Molecules and Modeling to Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Gosau (Autriche), 2005, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391436v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2DS'PI 2 Dimensional Dynamic Simulation of Proteins' Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+                <w:t xml:space="preserve">Céline Charavay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Charavay</w:t>
+                <w:t xml:space="preserve">Audrey Herr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Herr</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de post-génomique de la DOUA 2002, JPG'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSO: A software to search optimized oligonucleotide probes for microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancie Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancie Reymond</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST853: Agricultural Biomarkers for Array-Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Waedenswill, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13320,159 +13308,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards alife-generated benchmarks for phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALignements and PHYlogénie (Alphy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic Noise and the Cost of Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rocabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13514,493 +13502,493 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoLyon 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico experimental evolution shows that complexity can rise even in simple environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The complexity ratchet: stronger than selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent F Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSB 2018 - 19th International Conference on Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France. pp.1</w:t>
+              <w:t xml:space="preserve">Beacon congress 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, east-lansing, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939365v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity ratchet: stronger than selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jump then Climb: can rearrangements predict the occurrence of mutational bursts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent F Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+                <w:t xml:space="preserve">Santiago F Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beacon congress 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, east-lansing, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Evolution 2018 - Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938802v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jump then Climb: can rearrangements predict the occurrence of mutational bursts?</w:t>
+                <w:t xml:space="preserve">In silico experimental evolution shows that complexity can rise even in simple environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent F Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Santiago F Elena</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution 2018 - Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">ICSB 2018 - 19th International Conference on Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938800v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing evolution predictability using the aevol software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent F Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago F Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th international meeting of the European Society of Evolutionary Biology (ESEB 2017) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected genome inflation and streamlining in variable environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14015,113 +14003,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ouvertes de Biologie Informatique &amp; Mathématiques 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.320-322, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating evolutionary scenarios to test whether they can induce reductive evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14136,359 +14124,359 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMBE 2012 : Society for Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of proton therapy ballistics using a genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Smekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Smekens</w:t>
+                <w:t xml:space="preserve">Jean-Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Létang</w:t>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle Therapy Co-Operative Group, PTCOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Philadelphia (US), United States. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin is a major player in regulating gene expression stochasticity in higher eukaryotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Viñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Systems Biology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Ascona, Switzerland. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between chromosomal features and gene expression stochasticity in higher eukaryotic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Viñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14503,87 +14491,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative Post-Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp.36-36, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression and the dynamics of transcriptional regulation : a model for theoretical and experimental investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14598,169 +14586,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative Post-Genomics, IPG'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling membrane micro-domain formation through inhomogeneous diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative Post-Genomics, IPG'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding cooperation and competition among transcription factors can cause complex stochastic properties in gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14775,1096 +14763,1096 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative Post-Genomics, IPG'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSO: a software to search optimized oligonucleotide probes for microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancie Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancie Reymond</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres Régionales de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatique du transcriptome de Buchnera, symbiote intracellulaire des pucerons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tchounikine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2003 des Microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional space approach for evolutionary algorithms</w:t>
+                <w:t xml:space="preserve">Modeling evolution through a genetic regulation network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mazet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506453v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling evolution through a genetic regulation network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ROSO : un logiciel de recherche et d'optimisation des sondes oligonucléotidiques destinées aux puces à ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancie Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506447v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSO : un logiciel de recherche et d'optimisation des sondes oligonucléotidiques destinées aux puces à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Intersciences 2002, Colloque des doctorants scientifiques de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506488v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSO : un logiciel de recherche et d'optimisation des sondes oligonucléotidiques destinées aux puces à ADN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">ROSO : un logiciel de recherche et d'optimisation des sondes oligonucléotidiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersciences 2002, Colloque des doctorants scientifiques de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506486v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSO : A Software to Search Optimized Oligonucleotide Probes for Microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancie Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancie Reymond</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Conference on Intelligent Systems for Molecular Biology (ISMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSO : un logiciel de recherche et d'optimisation des sondes oligonucléotidiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nancie Reymond</w:t>
+                <w:t xml:space="preserve">Functional space approach for evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506485v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un logiciel d'optimisation de sondes oligonucléotidiques destinées aux puces à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15874,51 +15862,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Evolution, Systems and Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15927,421 +15915,421 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent F Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Systems Biology II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-71737-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la modélisation comme poésie. La modélisation de systèmes biologiques complexes vue par deux modélisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Varenne and Marc Silberstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modéliser &amp; simuler. Epistémologies et pratiques de la modélisation et de la simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Editions Matériologiques, Paris, 2013, 978-2-919694-19-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes moléculaires et fonction biologique de la variabilité de l'expression génique à l'échelle de la cellule unique : une approche systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Hasard au coeur de la cellule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepse edition, pp.82-111, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/edmat.kupie.2011.01.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing artificial organisms to study the influence of gene pleitropy on genome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the System Biology Workshop at the 8th European Conference on Artificial Life (ECAL 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXX, pp.1-1, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16351,51 +16339,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary escape from local fitness peaks through inversion mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16417,169 +16405,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Roadmap for complex Systems 2008-2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chavalarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chavalarias</w:t>
+                <w:t xml:space="preserve">Paul Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bourgine</w:t>
+                <w:t xml:space="preserve">Edith Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Perrier</w:t>
+                <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Amblard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16589,750 +16577,750 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleiotropy accelerates tooth phenotypic and genomic evolution - An in silico study under the lens of development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Felix Hagolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Felix Hagolani</w:t>
+                <w:t xml:space="preserve">Marie Sémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sémon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Pantalacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aevol-9: A simulation platform to decipher the evolution of genome architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Luiselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Parsons</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Gallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Banse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable length genetic algorithm with continuous parameters optimization of beam layout in proton therapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sixou</w:t>
+                <w:t xml:space="preserve">Emergence of Supercoiling-Mediated Regulatory Networks through Bacterial Chromosome Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702842v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Supercoiling-Mediated Regulatory Networks through Bacterial Chromosome Organization</w:t>
+                <w:t xml:space="preserve">A Genome-Wide Evolutionary Simulation of the Transcription-Supercoiling Coupling: extended version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398893v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the optimization of ballistics in proton therapy using genetic algorithms: implementation issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Smekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Freud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genome-Wide Evolutionary Simulation of the Transcription-Supercoiling Coupling: extended version</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sam Meyer</w:t>
+                <w:t xml:space="preserve">Variable length genetic algorithm with continuous parameters optimization of beam layout in proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Smekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667822v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprivoiser la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Dynamics of Asymmetric Random Recurrent Spiking Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17340,51 +17328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17394,2056 +17382,2056 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 3.1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EvoEvo Deliverable 5.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577153v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 1.3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EvoEvo Deliverable 6.6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Schneider</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulien Hogeweg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577127v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 4.3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Stepney</w:t>
+                <w:t xml:space="preserve">EvoEvo Deliverable 1.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luis Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago F. Elena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Lamrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577166v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 1.5</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Schneider</w:t>
+                <w:t xml:space="preserve">EvoEvo Deliverable 3.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulien Hogeweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Stepney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577130v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 5.2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EvoEvo Deliverable 1.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago F. Elena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Lamrabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577180v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 6.6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EvoEvo Deliverable 1.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago F. Elena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulien Hogeweg</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Lamrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577185v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 1.4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago F. Elena</w:t>
+                <w:t xml:space="preserve">EvoEvo Deliverable 3.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulien Hogeweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577128v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 1.2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+                <w:t xml:space="preserve">EvoEvo Deliverable 1.6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago F. Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Lamrabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577126v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 3.4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">EvoEvo Deliverable 3.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulien Hogeweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577160v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 3.3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">EvoEvo Deliverable 6.8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago F. Elena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulien Hogeweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577156v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 1.6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EvoEvo Deliverable 5.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Otmane Lamrabet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577131v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 3.2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulien Hogeweg</w:t>
+                <w:t xml:space="preserve">EvoEvo Deliverable 4.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Stepney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Hoverd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577155v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 6.8</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EvoEvo Deliverable 1.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago F. Elena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Lamrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577187v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 5.1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EvoEvo Deliverable 3.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulien Hogeweg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577177v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 2.6</w:t>
+                <w:t xml:space="preserve">EvoEvo Deliverable 6.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Rocabert</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago F. Elena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulien Hogeweg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Stepney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577144v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 6.5</w:t>
+                <w:t xml:space="preserve">EvoEvo Deliverable 2.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Susan Stepney</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rocabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577184v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 2.2</w:t>
+                <w:t xml:space="preserve">EvoEvo Deliverable 2.7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rocabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577135v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 2.7</w:t>
+                <w:t xml:space="preserve">EvoEvo Deliverable 2.8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rocabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577147v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 2.8</w:t>
+                <w:t xml:space="preserve">EvoEvo Deliverable 2.4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rocabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577149v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 2.4</w:t>
+                <w:t xml:space="preserve">EvoEvo Deliverable 2.6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rocabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577140v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoEvo Deliverable 2.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulien Hogeweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rocabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Stepney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoEvo Deliverable 2.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19469,433 +19457,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Rocabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 1.1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EvoEvo Deliverable 2.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2014</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rocabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577124v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 2.1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EvoEvo Deliverable 1.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2014</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago F. Elena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Lamrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577134v1</w:t>
+                <w:t xml:space="preserve">hal-01577124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoEvo Deliverable 6.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoEvo Deliverable 6.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago F. Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId401"/>
+      <w:footerReference w:type="default" r:id="rId400"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20042,51 +20030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Grohens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013482" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Luiselli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Banse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mazet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.03.636187" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae250" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F Elena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae078" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608855v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kalhor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Parsons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Foley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17234" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Fortuna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ofria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1037040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00373" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03866346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010647" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rocabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lehman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Clune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Adami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaulieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00319" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F Liard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Pieter Rutten" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien Hogeweg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1507-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428658v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00298" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Consuegra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005459.s006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596573v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abernot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5920/JCMS.2017.11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Taylor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bedau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Channon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ackley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Banzhaf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ARTL_a_00210" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vallin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beslon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gandrillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Baumgaertner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doursat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Foster" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-016-0229-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12867-015-0048-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kaneko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vi&#241;uelas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115574" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956603v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Car&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.03.052" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fischer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-9997-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090990v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003785" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720515v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.07.023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720052v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kolesnik-Antoine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kupiec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2012.05.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGPJZ2M5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720054v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2012.04.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZBZQ9V5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706567v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grauwin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Franceschelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22644" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2750" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768564v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-1682-5-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593704v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45459" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zemirline" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-010-0118-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Pena" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0415" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Pe&#241;a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2010.07.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8D0SKVF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542455v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294029v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-398-1_32" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391448v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knibbe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl.2008.14.1.149" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500393v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Pena" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008054" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391447v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fayard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm165" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.123-148" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2979F4086C8591E257152491443BF67C23215289/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391449v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mazet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaudier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793902v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Christensen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. James" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg1921" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391452v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favrel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soula" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089976606774841567" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391445v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gripon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759509v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran\c Cois Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gripon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-228" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427641v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reymond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667220v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daudey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00716" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36911-7_1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242696v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03426019v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285718v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00211" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869974v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882628v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00051" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882636v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stepney" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99241-9_2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569091v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569093v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569097v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375677v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375671v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334930v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Biller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375645v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Vad&#233;e-Le-Brun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375657v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375669v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375665v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569078v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199136v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248383v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-33027-5-ch078" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252793v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849345v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764366v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696870v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696902v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381560v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697043v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381618v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381518v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Batto" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437632v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437814v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391156v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822501v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614302v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823137v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340470v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben Jacob" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391271v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614309v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614293v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefort" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615166v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613852v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615201v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613768v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2793407" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596355v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615180v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502737v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613779v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391446v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615151v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615165v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391254v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391344v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391436v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615231v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charavay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Herr" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506465v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398854v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402443v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939365v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938802v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938800v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577115v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762597v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354428v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354566v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437813v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614314v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614515v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613869v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506598v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506503v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506453v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506447v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506488v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506486v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506483v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506485v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506436v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136122v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71737-7_1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815550v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499539v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chatelain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fuchs" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.kupie.2011.01.0082" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391534v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03426022v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390919v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Felix Hagolani" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pantalacci" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357667v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gall&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702842v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398893v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702837v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667822v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470048v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003305v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577153v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577127v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Elena" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Lamrabet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577166v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hoverd" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577130v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Carrasco" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577180v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577185v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577128v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577126v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577160v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577156v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577131v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577155v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577187v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577177v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577144v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577184v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577135v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577147v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577149v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577140v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577138v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577142v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577124v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577134v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andrews" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577182v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577183v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Grohens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013482" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Luiselli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Banse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mazet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.03.636187" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F Elena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608855v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kalhor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae250" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Parsons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Foley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17234" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Fortuna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ofria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1037040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00373" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03866346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010647" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rocabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lehman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Clune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Adami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaulieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00319" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F Liard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00298" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Pieter Rutten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien Hogeweg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1507-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569262v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abernot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5920/JCMS.2017.11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Consuegra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005459.s006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vallin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beslon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gandrillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Banzhaf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Baumgaertner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doursat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Foster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-016-0229-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Taylor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bedau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Channon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ackley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ARTL_a_00210" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12867-015-0048-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003785" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fischer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-9997-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kaneko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vi&#241;uelas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115574" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Car&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.03.052" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-15" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720515v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.07.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2012.04.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZBZQ9V5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2750" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grauwin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Franceschelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22644" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768564v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-1682-5-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kolesnik-Antoine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kupiec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2012.05.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGPJZ2M5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744520v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45459" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zemirline" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-010-0118-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Pe&#241;a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2010.07.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542455v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Pena" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0415" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knibbe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl.2008.14.1.149" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-398-1_32" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500393v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Pena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008054" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.123-148" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2979F4086C8591E257152491443BF67C23215289/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391449v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mazet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaudier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fayard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm165" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119755v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soula" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089976606774841567" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793902v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Christensen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. James" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg1921" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391452v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favrel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran\c Cois Perrin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gripon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-228" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gripon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reymond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667220v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daudey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00716" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239853v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36911-7_1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03426019v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511442v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242696v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285718v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carde" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00211" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882628v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00051" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882636v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stepney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99241-9_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569093v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569097v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569091v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375645v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Vad&#233;e-Le-Brun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Biller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368034v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375671v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334930v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569078v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375677v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252796v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252793v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199136v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248383v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-33027-5-ch078" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764366v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849345v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759142v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696902v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696870v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381560v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697043v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381518v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381618v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437632v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437814v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Batto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391271v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614309v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822501v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614302v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614293v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefort" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823137v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340470v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben Jacob" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615228v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615201v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613768v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2793407" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613852v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596355v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502737v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615180v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613779v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615166v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391437v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615151v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615165v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391446v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391344v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391254v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615231v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charavay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Herr" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506465v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398854v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402443v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938802v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938800v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939365v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577115v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375653v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354428v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354566v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437813v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614314v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614515v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613869v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506598v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506488v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506486v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506485v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506483v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506453v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506436v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136122v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71737-7_1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815550v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499539v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chatelain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fuchs" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.kupie.2011.01.0082" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391534v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03426022v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390919v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Felix Hagolani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pantalacci" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357667v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gall&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398893v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667822v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702837v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702842v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470048v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003305v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577180v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577185v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577130v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Carrasco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Elena" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Lamrabet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577160v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577126v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577128v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577156v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577131v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577155v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577187v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577177v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577166v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hoverd" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577127v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577153v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577184v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577135v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577147v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577149v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577140v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577144v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577138v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577142v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577134v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andrews" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577124v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577182v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577183v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>