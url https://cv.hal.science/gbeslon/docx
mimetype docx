--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -4607,239 +4607,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00593704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Laws in Bacterial Genomes: A Side-Effect of Selection of Mutational Robustness</w:t>
+                <w:t xml:space="preserve">À propos de la validité des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
+                <w:t xml:space="preserve">Joanna Jongwane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00593709v1</w:t>
+                <w:t xml:space="preserve">hal-01350237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de la validité des modèles</w:t>
+                <w:t xml:space="preserve">Scaling Laws in Bacterial Genomes: A Side-Effect of Selection of Mutational Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanna Jongwane</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 102 (1), pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2010.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350237v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00593709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the spontaneous stochastic dynamics of a single gene: complexity of the molecular interplay at the promoter.</w:t>
               </w:r>
@@ -4981,51 +4981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (2), pp.173--191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5053,256 +5053,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The topology of the protein network influences the dynamics of gene order: from systems biology to a systemic understanding of evolution</w:t>
+                <w:t xml:space="preserve">From Molecules to Organisms: Towards Multiscale Integrated Models of Biological Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Knibbe</w:t>
+                <w:t xml:space="preserve">Christophe Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Fayard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francisco Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical Biology Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.13-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391448v1</w:t>
+                <w:t xml:space="preserve">inria-00331281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Molecules to Organisms: Towards Multiscale Integrated Models of Biological Systems</w:t>
+                <w:t xml:space="preserve">The topology of the protein network influences the dynamics of gene order: from systems biology to a systemic understanding of evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lavelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Berry</w:t>
+                <w:t xml:space="preserve">C. Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Biology Insights</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/artl.2008.14.1.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00331281v1</w:t>
+                <w:t xml:space="preserve">hal-00391448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large multiprotein structures modeling and simulation: the need for mesoscopic models.</w:t>
               </w:r>
@@ -5392,51 +5392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Evolution of Regulatory Networks in Artificial Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5651,90 +5651,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary coupling between the deleteriousness of gene mutations and the amount of non-coding sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5896,308 +5896,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Dynamics of Asymmetric Random Recurrent Spiking Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guidelines: From artificial evolution to computational evolution: a research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Banzhaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Soula</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephen Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Képès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/089976606774841567⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (9), pp.729--735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nrg1921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119755v1</w:t>
+                <w:t xml:space="preserve">hal-00793902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines: From artificial evolution to computational evolution: a research agenda</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous Dynamics of Asymmetric Random Recurrent Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Képès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7 (9), pp.729--735. </w:t>
+              <w:t xml:space="preserve">Neural Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (1), pp.60-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nrg1921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/089976606774841567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793902v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous optimization of weights and structure of a RBF Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6382,51 +6382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-adaptation of genome size in artificial organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6434,51 +6434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3630, pp.423-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6503,51 +6503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the mergence of multi-protein dynamic structures by principles of self-organization through the use of 3DSpi, a Multi-Agent-based Software.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7449,252 +7449,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity Ratchet: Stronger than selection, weaker than robustness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
+                <w:t xml:space="preserve">Weight-based search to find clusters around medians in subspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALIFE 2018 - the 2018 conference on artificial Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAC 2018 - ACM Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882628v1</w:t>
+                <w:t xml:space="preserve">hal-01869974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight-based search to find clusters around medians in subspaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Rossi</w:t>
+                <w:t xml:space="preserve">The Complexity Ratchet: Stronger than selection, weaker than robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent F Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2018 - ACM Symposium On Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALIFE 2018 - the 2018 conference on artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/isal_a_00051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869974v1</w:t>
+                <w:t xml:space="preserve">hal-01882628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving Living Technologies-Insights from the EvoEvo project</w:t>
               </w:r>
@@ -8141,463 +8141,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico Experimental Evolution suggests a complex intertwining of selection, robustness and drift in the evolution of genetic networks complexity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
+                <w:t xml:space="preserve">A Commensal Architecture for Evolving Living Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hickinbotham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Conference on Computer Simulation of Musical Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Huddersfield, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375645v1</w:t>
+                <w:t xml:space="preserve">hal-01368034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico experimental evolution provides independent and challenging benchmarks for comparative genomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+                <w:t xml:space="preserve">Open-Endedness: Definitions and Shortcuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Stepney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.79-82</w:t>
+              <w:t xml:space="preserve">2nd EvoEvo Workshop, satellite workshop of CCS2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375657v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Commensal Architecture for Evolving Living Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Abernot</w:t>
+                <w:t xml:space="preserve">In Silico Experimental Evolution suggests a complex intertwining of selection, robustness and drift in the evolution of genetic networks complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoram Vadée-Le-Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computer Simulation of Musical Creativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Huddersfield, United Kingdom. pp.1-8</w:t>
+              <w:t xml:space="preserve">Artificial Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368034v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Endedness: Definitions and Shortcuts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Stepney</w:t>
+                <w:t xml:space="preserve">In silico experimental evolution provides independent and challenging benchmarks for comparative genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscila Biller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EvoEvo Workshop, satellite workshop of CCS2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France. pp.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375671v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Genomics on Artificial Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscila Biller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9365,51 +9365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic inheritance speeds up evolution of artificial organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoram Vadée-Le-Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9463,269 +9463,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An alife game to teach evolution of antibiotic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Batut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th RECOMB - Comparative Genomics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Villeurbane, France</w:t>
+              <w:t xml:space="preserve">ECAL - 12th European Conference on Artificial Life - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Taormina, Italy. pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764366v1</w:t>
+                <w:t xml:space="preserve">hal-00849345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alife game to teach evolution of antibiotic resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silico experimental evolution: a tool to test evolutionary scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Batut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAL - 12th European Conference on Artificial Life - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Taormina, Italy. pp.43-50</w:t>
+              <w:t xml:space="preserve">11th RECOMB - Comparative Genomics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Villeurbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849345v1</w:t>
+                <w:t xml:space="preserve">hal-04764366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paradoxical Effects of Allelic Recombination on Fitness</w:t>
               </w:r>
@@ -9800,217 +9800,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homologous and Nonhomologous Rearrangements: Interactions and Effects on Evolvability.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parsimonious modeling of scaling laws in genomes and transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Eleventh European Conference on the Synthesis and Simulation of Living Systems (ECAL 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Paris, France. pp.622--629</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Paris, France. pp.414--415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696902v1</w:t>
+                <w:t xml:space="preserve">hal-00696870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsimonious modeling of scaling laws in genomes and transcriptomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homologous and Nonhomologous Rearrangements: Interactions and Effects on Evolvability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Parsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Eleventh European Conference on the Synthesis and Simulation of Living Systems (ECAL 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Paris, France. pp.414--415</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Paris, France. pp.622--629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696870v1</w:t>
+                <w:t xml:space="preserve">hal-00696902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aevol : un modèle individu-centré pour l’étude de la structuration des génomes</w:t>
               </w:r>
@@ -10389,51 +10389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling Laws in Digital Organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David P. Parsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10536,51 +10536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10737,467 +10737,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux métaboliques et génétiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Beslon</w:t>
+                <w:t xml:space="preserve">Evolution des organismes bactériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Fayard</w:t>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Villeurbanne, France. 12 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391271v1</w:t>
+                <w:t xml:space="preserve">hal-02822501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petits bricolages en évolution</w:t>
+                <w:t xml:space="preserve">Modeling evolution of genetic regulation in artificial bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Génies de la Bricole et du Bricolage", colloque en hommage à Claude Levy-Strauss</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Jérusalem, Israel. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614309v1</w:t>
+                <w:t xml:space="preserve">hal-01614302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des organismes bactériens</w:t>
+                <w:t xml:space="preserve">Petits bricolages en évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Franceschelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Villeurbanne, France. 12 diapos</w:t>
+              <w:t xml:space="preserve">"Génies de la Bricole et du Bricolage", colloque en hommage à Claude Levy-Strauss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822501v1</w:t>
+                <w:t xml:space="preserve">hal-01614309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling evolution of genetic regulation in artificial bacteria</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les réseaux métaboliques et génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Jérusalem, Israel. pp.4</w:t>
+              <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614302v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation incrémentale de réseaux de neurones RBF pour la régression via un algorithme évolutionnaire : RBF-Gene</w:t>
               </w:r>
@@ -11314,51 +11314,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Artificial Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Canterbury,, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/artl.2008.14.1.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823137v1</w:t>
@@ -11488,221 +11488,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of genome structure : a computational approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution des organismes bactériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Knibbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Evolutionary Dynamics” </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615228v1</w:t>
+                <w:t xml:space="preserve">hal-00391156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des organismes bactériens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of genome structure : a computational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Workshop “Evolutionary Dynamics” </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391156v1</w:t>
+                <w:t xml:space="preserve">hal-01615228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Genetics: Modéliser la dynamique évolutive des génomes</w:t>
               </w:r>
@@ -11757,51 +11757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling evolution of Regulatory Networks in Artificial Organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11861,51 +11861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAevol, un modèle de génétique digitale des réseaux de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12045,247 +12045,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Regulatory Networks Evolution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systems Biology, where is the network ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc 1st Int Workshop on Machine Learning for Systems Biology MLSB 07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Evry, France. pp.47-52</w:t>
+              <w:t xml:space="preserve">Santa-Fe Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Santa-Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502737v1</w:t>
+                <w:t xml:space="preserve">hal-01615180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems Biology, where is the network ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial Regulatory Networks Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maria Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santa-Fe Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Santa-Fe, United States</w:t>
+              <w:t xml:space="preserve">Proc 1st Int Workshop on Machine Learning for Systems Biology MLSB 07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Evry, France. pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615180v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Data form the Evolution of Artificial Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Sanchez-Dehesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12405,77 +12405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term needs for evolvability and robustness shape genome structure: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bordeaux (France), 2006, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12638,90 +12638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amount of non-coding sequences depends on mutation rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12759,90 +12759,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing artificial organisms to study the influence of gene pleitropy on genome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Artificial Life (ECAL 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Canterbury (Royaume-Uni), 2005, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12867,77 +12867,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary influence of the protein network topology on gene organisation in artificial organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Complex System (ECCS 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris (France), 2005, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12975,51 +12975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling evolution of prokaryotic genomes: an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Knibbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Advanced Lecture Course, System Biology: From Molecules and Modeling to Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Gosau (Autriche), 2005, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13169,51 +13169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSO: A software to search optimized oligonucleotide probes for microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14812,51 +14812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSO: a software to search optimized oligonucleotide probes for microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14920,51 +14920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatique du transcriptome de Buchnera, symbiote intracellulaire des pucerons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15058,51 +15058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling evolution through a genetic regulation network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15179,51 +15179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSO : un logiciel de recherche et d'optimisation des sondes oligonucléotidiques destinées aux puces à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15287,51 +15287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSO : un logiciel de recherche et d'optimisation des sondes oligonucléotidiques destinées aux puces à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15376,299 +15376,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSO : un logiciel de recherche et d'optimisation des sondes oligonucléotidiques</w:t>
+                <w:t xml:space="preserve">ROSO : A Software to Search Optimized Oligonucleotide Probes for Microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on Intelligent Systems for Molecular Biology (ISMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506485v1</w:t>
+                <w:t xml:space="preserve">hal-03506483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSO : A Software to Search Optimized Oligonucleotide Probes for Microarrays</w:t>
+                <w:t xml:space="preserve">ROSO : un logiciel de recherche et d'optimisation des sondes oligonucléotidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Intelligent Systems for Molecular Biology (ISMB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Edmonton, Canada</w:t>
+              <w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506483v1</w:t>
+                <w:t xml:space="preserve">hal-03506485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional space approach for evolutionary algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15749,51 +15749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un logiciel d'optimisation de sondes oligonucléotidiques destinées aux puces à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16213,90 +16213,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing artificial organisms to study the influence of gene pleitropy on genome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the System Biology Workshop at the 8th European Conference on Artificial Life (ECAL 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXX, pp.1-1, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17390,494 +17390,507 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 5.2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EvoEvo Deliverable 1.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luis Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago F. Elena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Lamrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577180v1</w:t>
+                <w:t xml:space="preserve">hal-01577130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 6.6</w:t>
+                <w:t xml:space="preserve">EvoEvo Deliverable 5.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paulien Hogeweg</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577185v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 1.5</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EvoEvo Deliverable 6.6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulien Hogeweg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otmane Lamrabet</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-01577130v1</w:t>
+                <w:t xml:space="preserve">hal-01577185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 3.4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulien Hogeweg</w:t>
+                <w:t xml:space="preserve">EvoEvo Deliverable 1.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago F. Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Susan Stepney</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Lamrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577160v1</w:t>
+                <w:t xml:space="preserve">hal-01577128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoEvo Deliverable 1.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago F. Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Lamrabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17893,132 +17906,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 1.4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago F. Elena</w:t>
+                <w:t xml:space="preserve">EvoEvo Deliverable 3.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulien Hogeweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Schneider</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Stepney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577128v1</w:t>
+                <w:t xml:space="preserve">hal-01577160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoEvo Deliverable 3.3</w:t>
               </w:r>
@@ -18109,64 +18109,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago F. Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Lamrabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18293,51 +18293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago F. Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18488,346 +18488,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 4.3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susan Stepney</w:t>
+                <w:t xml:space="preserve">EvoEvo Deliverable 1.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago F. Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tim Hoverd</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otmane Lamrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577166v1</w:t>
+                <w:t xml:space="preserve">hal-01577127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 1.3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago F. Elena</w:t>
+                <w:t xml:space="preserve">EvoEvo Deliverable 3.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulien Hogeweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577127v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoEvo Deliverable 3.1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulien Hogeweg</w:t>
+                <w:t xml:space="preserve">EvoEvo Deliverable 4.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Stepney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Hoverd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhône-Alpes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577153v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoEvo Deliverable 6.5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago F. Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulien Hogeweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19624,64 +19624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago F. Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Lamrabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19782,51 +19782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoEvo Deliverable 6.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago F. Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20030,51 +20030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Grohens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013482" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Luiselli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Banse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mazet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.03.636187" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F Elena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608855v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kalhor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae250" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Parsons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Foley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17234" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Fortuna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ofria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1037040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00373" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03866346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010647" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rocabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lehman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Clune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Adami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaulieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00319" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F Liard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00298" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Pieter Rutten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien Hogeweg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1507-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569262v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abernot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5920/JCMS.2017.11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Consuegra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005459.s006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vallin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beslon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gandrillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Banzhaf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Baumgaertner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doursat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Foster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-016-0229-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Taylor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bedau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Channon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ackley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ARTL_a_00210" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12867-015-0048-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003785" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fischer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-9997-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kaneko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vi&#241;uelas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115574" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Car&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.03.052" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-15" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720515v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.07.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2012.04.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZBZQ9V5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2750" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grauwin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Franceschelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22644" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768564v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-1682-5-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kolesnik-Antoine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kupiec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2012.05.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGPJZ2M5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744520v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45459" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zemirline" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-010-0118-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Pe&#241;a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2010.07.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542455v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Pena" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0415" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391448v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knibbe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl.2008.14.1.149" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-398-1_32" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500393v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Pena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008054" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.123-148" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2979F4086C8591E257152491443BF67C23215289/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391449v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mazet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaudier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fayard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm165" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119755v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soula" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089976606774841567" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793902v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Christensen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. James" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg1921" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391452v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favrel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran\c Cois Perrin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gripon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-228" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gripon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reymond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667220v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daudey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00716" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239853v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36911-7_1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03426019v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511442v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242696v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285718v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carde" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00211" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882628v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00051" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882636v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stepney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99241-9_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569093v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569097v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569091v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375645v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Vad&#233;e-Le-Brun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Biller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368034v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375671v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334930v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569078v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375677v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252796v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252793v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199136v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248383v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-33027-5-ch078" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764366v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849345v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759142v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696902v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696870v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381560v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697043v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381518v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381618v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437632v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437814v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Batto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391271v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614309v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822501v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614302v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614293v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefort" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823137v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340470v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben Jacob" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615228v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391156v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615201v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613768v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2793407" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613852v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596355v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502737v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615180v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613779v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615166v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391437v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615151v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615165v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391446v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391344v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391254v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615231v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charavay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Herr" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506465v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398854v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402443v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938802v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938800v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939365v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577115v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375653v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354428v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354566v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437813v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614314v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614515v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613869v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506598v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506488v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506486v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506485v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506483v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506453v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506436v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136122v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71737-7_1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815550v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499539v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chatelain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fuchs" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.kupie.2011.01.0082" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391534v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03426022v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390919v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Felix Hagolani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pantalacci" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357667v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gall&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398893v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667822v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702837v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702842v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470048v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003305v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577180v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577185v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577130v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Carrasco" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Elena" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Lamrabet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577160v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577126v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577128v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577156v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577131v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577155v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577187v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577177v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577166v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hoverd" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577127v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577153v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577184v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577135v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577147v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577149v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577140v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577144v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577138v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577142v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577134v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andrews" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577124v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577182v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577183v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Grohens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013482" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382436v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Luiselli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Banse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mazet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.03.636187" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F Elena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608855v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Kalhor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lafond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae250" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Parsons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Foley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17234" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Fortuna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ofria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1037040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03912118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00373" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03866346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010647" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rocabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lehman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Clune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Adami" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaulieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00319" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent F Liard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00312" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00298" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350040v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Pieter Rutten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien Hogeweg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1507-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569262v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596573v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abernot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5920/JCMS.2017.11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Consuegra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005459.s006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vallin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beslon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gandrillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Banzhaf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Baumgaertner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doursat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Foster" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-016-0229-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Taylor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bedau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Channon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ackley" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ARTL_a_00210" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vallin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12867-015-0048-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090990v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003785" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090984v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fischer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-014-9997-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stockholm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kaneko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vi&#241;uelas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115574" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Car&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.03.052" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00817963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-15" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720515v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.07.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2012.04.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZBZQ9V5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro2750" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grauwin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Franceschelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.22644" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00768564v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-1682-5-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kolesnik-Antoine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kupiec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2012.05.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGPJZ2M5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744520v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45459" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zemirline" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Audinot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-010-0118-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593704v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Pe&#241;a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2010.07.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542455v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-4-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697024v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Pena" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0415" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331281v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ginelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391448v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knibbe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl.2008.14.1.149" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-398-1_32" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500393v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Pena" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008054" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.123-148" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2979F4086C8591E257152491443BF67C23215289/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391449v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mazet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaudier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391447v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fayard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm165" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793902v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Christensen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. James" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois K&#233;p&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrg1921" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119755v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soula" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089976606774841567" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391452v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favrel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran\c Cois Perrin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gripon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-6-228" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gripon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reymond" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667220v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daudey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00716" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239853v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-36911-7_1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03426019v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511442v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242696v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02285718v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carde" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00211" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869974v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882628v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/isal_a_00051" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882636v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stepney" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99241-9_2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569093v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569097v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Comte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569091v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375671v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375645v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Vad&#233;e-Le-Brun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375657v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Biller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334930v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375669v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569078v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375677v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252796v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252793v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199136v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248383v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-33027-5-ch078" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849345v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759142v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696870v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696902v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381560v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697043v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381518v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381618v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437632v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437814v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Batto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822501v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614302v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614309v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391271v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614293v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefort" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823137v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340470v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshel Ben Jacob" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391156v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615228v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615201v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613768v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2793407" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613852v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596355v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615180v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502737v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cerf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613779v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615166v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391437v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615151v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615165v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391446v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391344v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391254v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615231v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charavay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Herr" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becquet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506465v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398854v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402443v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938802v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938800v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939365v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577115v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375653v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354428v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Smekens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354566v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437813v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614314v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614515v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613869v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506598v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506488v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506486v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506483v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506485v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506453v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506436v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136122v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-71737-7_1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00815550v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499539v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chatelain" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fuchs" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.kupie.2011.01.0082" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391534v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03426022v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392486v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Perrier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arlabosse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390919v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Felix Hagolani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;mon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pantalacci" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357667v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gall&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398893v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667822v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702837v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702842v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470048v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003305v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577130v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Carrasco" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Elena" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Lamrabet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577180v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577185v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577128v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577126v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577160v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577156v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577131v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577155v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577187v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577177v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577127v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577153v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577166v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Hoverd" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577184v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577135v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577147v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577149v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577140v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577144v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577138v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577142v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577134v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andrews" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577124v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577182v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577183v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>