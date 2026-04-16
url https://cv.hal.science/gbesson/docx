--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -2660,51 +2660,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Castillon - CAT(k)-spaces 4</w:t>
+                <w:t xml:space="preserve">G. Besson - CAT(k)-spaces 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
@@ -2737,75 +2737,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382264v1</w:t>
+                <w:t xml:space="preserve">hal-03323105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Castillon - CAT(k)-spaces 3</w:t>
+                <w:t xml:space="preserve">P. Castillon - CAT(k)-spaces 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
@@ -2838,87 +2838,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352503v1</w:t>
+                <w:t xml:space="preserve">hal-03382264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Courtois</w:t>
+                <w:t xml:space="preserve">P. Castillon - CAT(k)-spaces 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2939,87 +2939,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359459v1</w:t>
+                <w:t xml:space="preserve">hal-03352503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Besson - CAT(k)-spaces 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castillon</w:t>
+                <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3040,51 +3040,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323105v1</w:t>
+                <w:t xml:space="preserve">hal-03359459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 3</w:t>
               </w:r>
@@ -3542,51 +3542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966630v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Besson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Gallot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2021.046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa ' Ar Hersonsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/mrl.2018.v25.n6.a3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730466v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lionnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Ayrignac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Levade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gayraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.01.675" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281855v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-1507272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2011.15.927" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boileau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Porti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-009-0222-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDK2WVN6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.09.025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJP6S17J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-42351-7_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188932v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saar Hersonsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671256v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sambusetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'Ar Hersonsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Coda Marques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Mayo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo B&#233;chet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359459v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Gilles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966630v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Besson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Gallot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2021.046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa ' Ar Hersonsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/mrl.2018.v25.n6.a3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730466v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lionnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Ayrignac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Levade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gayraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.01.675" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281855v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-1507272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2011.15.927" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boileau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Porti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-009-0222-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDK2WVN6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.09.025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJP6S17J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-42351-7_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188932v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saar Hersonsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671256v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sambusetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'Ar Hersonsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Coda Marques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Mayo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo B&#233;chet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Gilles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>