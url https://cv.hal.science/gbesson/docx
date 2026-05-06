--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -66,1166 +66,1270 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Scalar and Ricci Curvatures</w:t>
+                <w:t xml:space="preserve">Open 3-manifolds which are connected sums of closed ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Gallot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3842/SIGMA.2021.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Topology and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (06), pp.1743-1760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S179352532550030X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966630v2</w:t>
+                <w:t xml:space="preserve">hal-02462552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POINCARÉ INEQUALITY ON COMPLETE RIEMANNIAN MANIFOLDS WITH RICCI CURVATURE BOUNDED BELOW</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On Scalar and Ricci Curvatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sa ' Ar Hersonsky</w:t>
+                <w:t xml:space="preserve">Sylvestre Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18, pp.10001 - 100. </w:t>
+              <w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/mrl.2018.v25.n6.a3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3842/SIGMA.2021.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411048v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long time behaviour of Ricci flow on open 3-manifolds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POINCARÉ INEQUALITY ON COMPLETE RIEMANNIAN MANIFOLDS WITH RICCI CURVATURE BOUNDED BELOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bessières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Besson</w:t>
+                <w:t xml:space="preserve">Gilles Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Maillot</w:t>
+                <w:t xml:space="preserve">Sa ' Ar Hersonsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90 (2), pp.377-405. </w:t>
+              <w:t xml:space="preserve">Mathematical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.10001 - 100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/CMH/357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/mrl.2018.v25.n6.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730466v2</w:t>
+                <w:t xml:space="preserve">hal-02411048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude rétrospective multicentrique de 15 cas adultes de xanthomatose cérébrotendineuse : aspects cliniques et paracliniques typiques et atypiques [= Cerebrotendinous xanthomatosis: a multicentric retrospective study of 15 adults, clinical and paraclinical typical and atypical aspects]</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long time behaviour of Ricci flow on open 3-manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2014.01.675⟩</w:t>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (2), pp.377-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/CMH/357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098075v1</w:t>
+                <w:t xml:space="preserve">hal-00730466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIFFERENTIABLE RIGIDITY UNDER RICCI CURVATURE LOWER BOUND</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude rétrospective multicentrique de 15 cas adultes de xanthomatose cérébrotendineuse : aspects cliniques et paracliniques typiques et atypiques [= Cerebrotendinous xanthomatosis: a multicentric retrospective study of 15 adults, clinical and paraclinical typical and atypical aspects]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Ayrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Levade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 161 (1), pp.29-67. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 170 (6-7), pp.445-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/00127094-1507272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2014.01.675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00281855v3</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricci flow on open 3-manifolds and positive scalar curvature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIFFERENTIABLE RIGIDITY UNDER RICCI CURVATURE LOWER BOUND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bessières</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maillot</w:t>
+                <w:t xml:space="preserve">Gilles Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometry and Topology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (2), pp.927-975. </w:t>
+              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 161 (1), pp.29-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/gt.2011.15.927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1215/00127094-1507272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445607v1</w:t>
+                <w:t xml:space="preserve">hal-00281855v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapsing irreducible 3-manifolds with nontrivial fundamental group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ricci flow on open 3-manifolds and positive scalar curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joan Porti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00222-009-0222-6⟩</w:t>
+              <w:t xml:space="preserve">Geometry and Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.927-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/gt.2011.15.927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796507v1</w:t>
+                <w:t xml:space="preserve">hal-00445607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity of amalgamated product in negative curvature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collapsing irreducible 3-manifolds with nontrivial fundamental group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gallot</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Porti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Geometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 179 (2), pp.435-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00222-009-0222-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005444v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de Milnor-Wood géométriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rigidity of amalgamated product in negative curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Gallot</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Differential Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (3), pp.335-387</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437845v1</w:t>
+                <w:t xml:space="preserve">hal-00005444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inégalités de Milnor-Wood géométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 82 (4), pp.753-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/CMH/109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Growth of discrete groups of isometries in negative curvature : a gap-property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 341 (9), pp.567-572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crma.2005.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1235,143 +1339,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrisation of 3-manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Porti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Mathematical Society, pp.237, 2010, EMS Tracts in Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1381,972 +1485,884 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Differentiable Sphere Theorem (After S. Brendle and R. Schoen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Riccardo Benedetti; Carlo Mantegazza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ricci Flow and Geometric Applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2166, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-19, 2016, Lecture Notes in Mathematics book series (LNM), 978-3-319-42350-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proof of the Poincaré conjecture, according to Perelman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bessières,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The scientific legacy of P}oincaré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American mathematical society, pp.243-255, 2010, Hist. Math., vol. 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIGIDITY OF FLAT HOLONOMIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saar Hersonsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalar Curvature on some Open 3-Manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature-Free Margulis Lemma for Gromov-Hyperbolic Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvestre Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sambusetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671256v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open 3-manifolds which are connected sums of closed ones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poincare inequality on complete Riemannian manifolds with Ricci curvature bounded below</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bessières</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">Gilles Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sa'Ar Hersonsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462552v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poincare inequality on complete Riemannian manifolds with Ricci curvature bounded below</w:t>
+                <w:t xml:space="preserve">Deforming 3-manifolds of bounded geometry and uniformly positive scalar curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Coda Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685128v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforming 3-manifolds of bounded geometry and uniformly positive scalar curvature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform growth of groups acting on Cartan-Hadamard spaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bessières</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                <w:t xml:space="preserve">Gilles Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628796v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform growth of groups acting on Cartan-Hadamard spaces.</w:t>
+                <w:t xml:space="preserve">Weak collapsing and geometrisation of aspherical 3-manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Gallot</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Porti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2356,104 +2372,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compactness and Finiteness Results for Gromov-Hyperbolic Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. India. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2463,939 +2479,939 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening Ceremony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Mayo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Béchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03338848v1</w:t>
+                <w:t xml:space="preserve">hal-03359459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Besson - CAT(k)-spaces 1</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Castillon - CAT(k)-spaces 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Castillon</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03323105v1</w:t>
+                <w:t xml:space="preserve">hal-03382264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Castillon - CAT(k)-spaces 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">P. Castillon - CAT(k)-spaces 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382264v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Castillon - CAT(k)-spaces 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">G. Besson - CAT(k)-spaces 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352503v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 4</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtois Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359459v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">P. Castillon - CAT(k)-spaces 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352478v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Castillon - CAT(k)-spaces 2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339080v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323101v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3542,51 +3558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966630v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Besson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Gallot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2021.046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa ' Ar Hersonsky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/mrl.2018.v25.n6.a3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730466v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lionnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Ayrignac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Levade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gayraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.01.675" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281855v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-1507272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2011.15.927" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boileau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Porti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-009-0222-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDK2WVN6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437845v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.09.025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJP6S17J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-42351-7_1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188932v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saar Hersonsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671256v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sambusetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'Ar Hersonsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628796v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Coda Marques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849071v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Mayo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo B&#233;chet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Gilles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Besson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179352532550030X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966630v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Gallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2021.046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa ' Ar Hersonsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/mrl.2018.v25.n6.a3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730466v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/357" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lionnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Ayrignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Levade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gayraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.01.675" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281855v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-1507272" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2011.15.927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boileau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Porti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-009-0222-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDK2WVN6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.09.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJP6S17J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-42351-7_1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res," TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188932v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saar Hersonsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671256v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sambusetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'Ar Hersonsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Coda Marques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437843v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Mayo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo B&#233;chet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Gilles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>