--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -2146,229 +2146,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform growth of groups acting on Cartan-Hadamard spaces.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weak collapsing and geometrisation of aspherical 3-manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bessières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Gallot</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Porti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331742v1</w:t>
+                <w:t xml:space="preserve">hal-00437843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak collapsing and geometrisation of aspherical 3-manifolds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uniform growth of groups acting on Cartan-Hadamard spaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joan Porti</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Gallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437843v1</w:t>
+                <w:t xml:space="preserve">hal-00331742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2575,51 +2575,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 4</w:t>
+                <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
@@ -2652,75 +2652,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359459v1</w:t>
+                <w:t xml:space="preserve">hal-03338848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Castillon - CAT(k)-spaces 4</w:t>
+                <w:t xml:space="preserve">G. Besson - CAT(k)-spaces 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
@@ -2753,75 +2753,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382264v1</w:t>
+                <w:t xml:space="preserve">hal-03323105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Castillon - CAT(k)-spaces 3</w:t>
+                <w:t xml:space="preserve">P. Castillon - CAT(k)-spaces 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
@@ -2854,75 +2854,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352503v1</w:t>
+                <w:t xml:space="preserve">hal-03382264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Besson - CAT(k)-spaces 1</w:t>
+                <w:t xml:space="preserve">P. Castillon - CAT(k)-spaces 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
@@ -2955,87 +2955,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323105v1</w:t>
+                <w:t xml:space="preserve">hal-03352503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Courtois Gilles</w:t>
+                <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3056,87 +3056,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352478v1</w:t>
+                <w:t xml:space="preserve">hal-03359459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Castillon - CAT(k)-spaces 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castillon</w:t>
+                <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtois Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3151,57 +3151,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Béchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339080v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 1</w:t>
               </w:r>
@@ -3282,63 +3282,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Courtois - Compactness and Finiteness Results for Gromov-Hyperbolic Spaces 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Courtois</w:t>
+                <w:t xml:space="preserve">P. Castillon - CAT(k)-spaces 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3359,51 +3359,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338848v1</w:t>
+                <w:t xml:space="preserve">hal-03339080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3558,51 +3558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Besson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179352532550030X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966630v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Gallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2021.046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa ' Ar Hersonsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/mrl.2018.v25.n6.a3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730466v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/357" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lionnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Ayrignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Levade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gayraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.01.675" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281855v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-1507272" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2011.15.927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boileau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Porti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-009-0222-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDK2WVN6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.09.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJP6S17J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-42351-7_1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res," TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188932v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saar Hersonsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671256v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sambusetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'Ar Hersonsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Coda Marques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437843v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Mayo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo B&#233;chet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Gilles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Besson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179352532550030X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966630v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Gallot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2021.046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa ' Ar Hersonsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/mrl.2018.v25.n6.a3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730466v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/357" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lionnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Ayrignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Levade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gayraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.01.675" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281855v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-1507272" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/gt.2011.15.927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796507v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boileau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Porti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-009-0222-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JDK2WVN6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.09.025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJP6S17J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621636v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-42351-7_1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bessi&#232;res," TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188932v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saar Hersonsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671256v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sambusetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa'Ar Hersonsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Coda Marques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Mayo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338848v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo B&#233;chet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtois Gilles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>