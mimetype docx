--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -594,286 +594,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSPT: An open-source motion simulator for proton therapy</w:t>
+                <w:t xml:space="preserve">Rank aggregation with ties: Experiments and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Morel</w:t>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Thomas Flynn</w:t>
+                <w:t xml:space="preserve">Bo Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Gelover</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+                <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Proceedings of the VLDB Endowment (PVLDB), 8 (11), pp.1202-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14778/2809974.2809982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171799v1</w:t>
+                <w:t xml:space="preserve">hal-01165336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank aggregation with ties: Experiments and Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MSPT: An open-source motion simulator for proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Yang</w:t>
+                <w:t xml:space="preserve">Paul Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Thomas Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Gelover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Denise</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (3), 12 pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165336v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">xHeinz: an algorithm for mining cross-species network modules under a flexible conservation model</w:t>
               </w:r>
@@ -993,90 +993,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spot Weight Adaptation for Moving Target in Spot Scanning Proton Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiadong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1287,51 +1287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (1), pp.51-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1391,51 +1391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory of Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (3), pp.270-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1729,51 +1729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure mathematics and applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (2), pp.161 - 175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1906,51 +1906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignments of RNA structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dulucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,51 +2049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (4), pp.628-635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2157,51 +2157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (4), pp.618-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2220,377 +2220,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Maps Linearization using Genomic Rearrangement Distances</w:t>
+                <w:t xml:space="preserve">Comparing Genomes with Duplications: a Computational Complexity Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (4), pp.523-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2007.1069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619755v1</w:t>
+                <w:t xml:space="preserve">hal-00417720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Constrained 2-Interval Subsets in 2-Interval Sets</w:t>
+                <w:t xml:space="preserve">Gene Maps Linearization using Genomic Rearrangement Distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Blanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 385 (1-3), pp.241-263</w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.394-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417717v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00619755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Genomes with Duplications: a Computational Complexity Point of View</w:t>
+                <w:t xml:space="preserve">Extracting Constrained 2-Interval Subsets in 2-Interval Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 385 (1-3), pp.241-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCBB.2007.1069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00417720v1</w:t>
+                <w:t xml:space="preserve">hal-00417717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes the Arc-Preserving Subsequence problem hard ?</w:t>
               </w:r>
@@ -2615,51 +2615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LNCS Transactions on Computational Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3122,103 +3122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank aggregation with ties: Experiments and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 41st International Conference on Very Large Data Bases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Kohala Coast, Hawaï, United States</w:t>
@@ -3241,408 +3241,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Update Strategy for the WaterFowl RDF Data Store</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MISTREAT: MotIon Simulator in proton-therapy TREATment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 13th International Semantic Web Conference (ISWC 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Workshop on Bioinformatics and Stringology 2014 (BioS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Dakha, Bangladesh</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740550v1</w:t>
+                <w:t xml:space="preserve">hal-00918205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WaterFowl: a Compact, Self-indexed and Inference-enabled Immutable RDF Store</w:t>
+                <w:t xml:space="preserve">An Update Strategy for the WaterFowl RDF Data Store</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Célestin Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Semantic Web Conference (ESWC'14)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07443-6_21⟩</w:t>
+              <w:t xml:space="preserve"> 13th International Semantic Web Conference (ISWC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Riva del Garda, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/2878453.2878548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952845v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation and Hardness Results for the Maximum Edges in Transitive Closure Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Adamaszek</w:t>
+                <w:t xml:space="preserve">WaterFowl: a Compact, Self-indexed and Inference-enabled Immutable RDF Store</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Popa</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Revuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Célestin Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Workshop on Combinatorial Algorithms (IWOCA'14)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19315-1⟩</w:t>
+              <w:t xml:space="preserve">11th European Semantic Web Conference (ESWC'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Anissaras, Greece. pp.302-316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07443-6_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059381v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISTREAT: MotIon Simulator in proton-therapy TREATment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation and Hardness Results for the Maximum Edges in Transitive Closure Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Adamaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Workshop on Bioinformatics and Stringology 2014 (BioS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Workshop on Combinatorial Algorithms (IWOCA'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Duluth, Minnesota, United States. pp. 13-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19315-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918205v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Parameterized Complexity of the Repetition Free Longest Common Subsequence Problem</w:t>
               </w:r>
@@ -3749,77 +3749,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards unlocking the full potential of Multileaf Collimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, High Tatras, Slovakia. pp.138-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3838,252 +3838,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The longest common subsequence problem with crossing-free arc-annotated sequences</w:t>
+                <w:t xml:space="preserve">Hardness of longest common subsequence for sequences with bounded run-lengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Minghui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. Tejada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th edition of the International Symposium on String Processing and Information Retrieval (SPIRE 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Annual Symposium on Combinatorial Pattern Matching (CPM'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland. pp.138-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31265-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713431v1</w:t>
+                <w:t xml:space="preserve">hal-00683311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardness of longest common subsequence for sequences with bounded run-lengths</w:t>
+                <w:t xml:space="preserve">The longest common subsequence problem with crossing-free arc-annotated sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Symposium on Combinatorial Pattern Matching (CPM'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th edition of the International Symposium on String Processing and Information Retrieval (SPIRE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cartagena de Indias, Colombia. pp. 130--142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31265-6_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00683311v1</w:t>
+                <w:t xml:space="preserve">hal-00713431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDF triples management in roStore</w:t>
               </w:r>
@@ -4426,269 +4426,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Aspects of Heterogeneous Biological Networks Comparison</w:t>
+                <w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irena Rusu</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th Computing: the Australasian Theory Symposium (CATS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Perth, Australia. pp.23-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606375v1</w:t>
+                <w:t xml:space="preserve">hal-00620371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Mosaic Inference of a Set of Recombinants</w:t>
+                <w:t xml:space="preserve">Algorithmic Aspects of Heterogeneous Biological Networks Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Mohamed-Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Computing: the Australasian Theory Symposium (CATS'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zhangjiajie, China. pp.272-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22616-8_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620371v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00606375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial-Time Algorithm for Finding a Minimal Conflicting Set Containing a Given Row</w:t>
               </w:r>
@@ -4700,51 +4700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Computer Science Symposium in Russia (CSR'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, St Petersbourg, Russia. pp.373-384, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4772,122 +4772,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GraMoFoNe: a Cytoscape plugin for querying motifs without topology in Protein-Protein Interactions networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a better insight of RDF triples Ontology-guided Storage system abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Célestin Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Honolulu, United States. pp.38-43</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Scalable Semantic Web Knowledge Base Systems (SSWS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Shanghai, China. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425661v1</w:t>
+                <w:t xml:space="preserve">hal-00620329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A faster algorithm for finding minimum Tucker submatrices</w:t>
               </w:r>
@@ -4899,51 +4899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Computability in Europe (CiE'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Portugal. pp.69-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4962,217 +4962,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing RNA structures with biologically relevant operations cannot be done without strong combinatorial restrictions</w:t>
+                <w:t xml:space="preserve">GraMoFoNe: a Cytoscape plugin for querying motifs without topology in Protein-Protein Interactions networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Algorithms and Computation (WALCOM'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Dhaka, Bangladesh, Bangladesh. pp.149-160</w:t>
+              <w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Honolulu, United States. pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620327v1</w:t>
+                <w:t xml:space="preserve">hal-00425661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better insight of RDF triples Ontology-guided Storage system abilities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing RNA structures with biologically relevant operations cannot be done without strong combinatorial restrictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Scalable Semantic Web Knowledge Base Systems (SSWS'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Shanghai, China. 10pp</w:t>
+              <w:t xml:space="preserve">4th Workshop on Algorithms and Computation (WALCOM'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Dhaka, Bangladesh, Bangladesh. pp.149-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620329v1</w:t>
+                <w:t xml:space="preserve">hal-00620327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Nested Common Intervals Efficiently</w:t>
               </w:r>
@@ -5234,243 +5234,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding the median of three permutations under the Kendall-tau distance</w:t>
+                <w:t xml:space="preserve">The Exemplar Breakpoint Distance for non-trivial genomes cannot be approximated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th annual international conference on Permutation Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Firenze, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">WALCOM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Kolkata, India. pp.357-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620459v1</w:t>
+                <w:t xml:space="preserve">hal-00416491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Exemplar Breakpoint Distance for non-trivial genomes cannot be approximated</w:t>
+                <w:t xml:space="preserve">Finding the median of three permutations under the Kendall-tau distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crochemore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WALCOM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Kolkata, India. pp.357-368</w:t>
+              <w:t xml:space="preserve">7th annual international conference on Permutation Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Firenze, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416491v1</w:t>
+                <w:t xml:space="preserve">hal-00620459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying Protein-Protein Interaction Networks</w:t>
               </w:r>
@@ -5482,51 +5482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Bioinformatics Research and Applications (ISBRA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Fort Lauderdale, United States. pp.52-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5545,243 +5545,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing RNA Structures: Towards an Intermediate Model Between the EDIT and the LAPCS Problems</w:t>
+                <w:t xml:space="preserve">Extending the Hardness of RNA Secondary Structure Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Herry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+                <w:t xml:space="preserve">Christine Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Symposium on Bioinformatics (BSB 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Angra dos Reis, Brazil. pp.101-112</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Combinatorics, Algorithms, Probabilistic and Experimental Methodologies (ESCAPE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Hangzhou, China. pp.140-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417918v1</w:t>
+                <w:t xml:space="preserve">hal-00418248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Hardness of RNA Secondary Structure Comparison</w:t>
+                <w:t xml:space="preserve">Comparing RNA Structures: Towards an Intermediate Model Between the EDIT and the LAPCS Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Sinoquet</w:t>
+                <w:t xml:space="preserve">Gaël Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Combinatorics, Algorithms, Probabilistic and Experimental Methodologies (ESCAPE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Hangzhou, China. pp.140-151</w:t>
+              <w:t xml:space="preserve">Brazilian Symposium on Bioinformatics (BSB 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Angra dos Reis, Brazil. pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418248v1</w:t>
+                <w:t xml:space="preserve">hal-00417918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Positional Homologs with Common Intervals of Sequences</w:t>
               </w:r>
@@ -5793,51 +5793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gingras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5888,77 +5888,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Gene Orders from Gene Maps using the Breakpoint Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El-Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6072,312 +6072,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00178671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved Interval Distance Computation Between Non-trivial Genomes</w:t>
+                <w:t xml:space="preserve">What Makes the Arc-Preserving Subsequence Problem Hard?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roméo Rizzi</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual International Conference Computing and Combinatorics (COCOON'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Kunming, China, China. pp.22-31</w:t>
+              <w:t xml:space="preserve">5th Int. Workshop on Bioinformatics Research and Applications (IWBRA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Atlanta, GA, USA, United States. pp.860-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620353v1</w:t>
+                <w:t xml:space="preserve">hal-00620359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes Order and Phylogenetic Reconstruction: Application to $\gamma$-Proteobacteria</w:t>
+                <w:t xml:space="preserve">Conserved Interval Distance Computation Between Non-trivial Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual RECOMB Satellite Workshop on Comparative Genomics (RECOMB-CG'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dublin, Ireland, Ireland. pp.11-20</w:t>
+              <w:t xml:space="preserve">11th Annual International Conference Computing and Combinatorics (COCOON'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Kunming, China, China. pp.22-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620362v1</w:t>
+                <w:t xml:space="preserve">hal-00620353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Makes the Arc-Preserving Subsequence Problem Hard?</w:t>
+                <w:t xml:space="preserve">Genes Order and Phylogenetic Reconstruction: Application to $\gamma$-Proteobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Int. Workshop on Bioinformatics Research and Applications (IWBRA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Atlanta, GA, USA, United States. pp.860-868</w:t>
+              <w:t xml:space="preserve">3rd Annual RECOMB Satellite Workshop on Comparative Genomics (RECOMB-CG'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dublin, Ireland, Ireland. pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620359v1</w:t>
+                <w:t xml:space="preserve">hal-00620362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-Parameter Algorithms for Protein Similarity Search Under mRNA Structure Constraints</w:t>
               </w:r>
@@ -6402,51 +6402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Workshop on Graph-Theoretic Concepts in Computer Science (WG'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Metz, France. pp.271-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6465,122 +6465,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The breakpoint distance for signed sequences</w:t>
+                <w:t xml:space="preserve">Pattern Matching in Arc-Annotated Sequences: New Results for the APS Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on Algorithms and Computational Methods for biochemical and Evolutionary Networks (CompBioNets'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Recife, Brazil, Brazil. pp.3-16</w:t>
+              <w:t xml:space="preserve">5th Journées Ouvertes de Biologie, Informatique et Mathématiques (JOBIM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montréal, Quebec, Canada. 12 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620356v1</w:t>
+                <w:t xml:space="preserve">hal-00620330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Results for the 2-Interval Pattern Problem</w:t>
               </w:r>
@@ -6592,51 +6605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Symposium on Combinatorial Pattern Matching (CPM'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.311-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6655,135 +6668,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern Matching in Arc-Annotated Sequences: New Results for the APS Problem</w:t>
+                <w:t xml:space="preserve">The breakpoint distance for signed sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Journées Ouvertes de Biologie, Informatique et Mathématiques (JOBIM'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montréal, Quebec, Canada. 12 pp</w:t>
+              <w:t xml:space="preserve">1st Conference on Algorithms and Computational Methods for biochemical and Evolutionary Networks (CompBioNets'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Recife, Brazil, Brazil. pp.3-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620330v1</w:t>
+                <w:t xml:space="preserve">hal-00620356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7033,51 +7033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elloumi Mourad, Zomaya Albert Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms in Computational Molecular Biology: Techniques, Approaches and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.113-126, 2011</w:t>
@@ -7519,51 +7519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7947,51 +7947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Micl&#259;u&#351;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ordyniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Popa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2026.115797" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lallier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02084-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Solano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoirene Clemente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Caro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaudoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kantor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zacharatou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.03.026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171799v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Thomas Flynn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Gelover" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165336v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2809974.2809982" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Kebir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Beisser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Dittrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv316" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiadong Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Flynn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054113400042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9388-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Faye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1956" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637255v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.12.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;lestin Faye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stoye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.28" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanchette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blondin-Mass&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gasparoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vandomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740550v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2878453.2878548" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Revuz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07443-6_21" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Adamaszek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19315-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859708v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713431v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Tejada" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630150v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29952-0_33" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620371v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20712-9_29" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620391v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Herry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gingras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El-Mabrouk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620353v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620362v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620359v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620356v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620330v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083133v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296618v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878696v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beaudoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbrel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kantor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zacharatou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347464v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00491593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711879v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Micl&#259;u&#351;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ordyniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Popa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2026.115797" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lallier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02084-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Solano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoirene Clemente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Caro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaudoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kantor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zacharatou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.03.026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2809974.2809982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Thomas Flynn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Gelover" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Kebir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Beisser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Dittrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv316" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiadong Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Flynn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054113400042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9388-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Faye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1956" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637255v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.12.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;lestin Faye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stoye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.28" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1069" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanchette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blondin-Mass&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gasparoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vandomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2878453.2878548" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Revuz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07443-6_21" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059381v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Adamaszek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19315-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859708v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Tejada" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_11" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713431v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630150v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29952-0_33" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20712-9_29" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620329v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620391v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Herry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gingras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El-Mabrouk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620359v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620353v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620362v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083133v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296618v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878696v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beaudoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbrel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kantor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zacharatou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347464v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00491593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711879v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>