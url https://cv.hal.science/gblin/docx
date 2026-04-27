--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -594,489 +594,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank aggregation with ties: Experiments and Analysis</w:t>
+                <w:t xml:space="preserve">xHeinz: an algorithm for mining cross-species network modules under a flexible conservation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Brancotte</w:t>
+                <w:t xml:space="preserve">Mohammed El-Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blin</w:t>
+                <w:t xml:space="preserve">Hayssam Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+                <w:t xml:space="preserve">Thomas Hume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Denise</w:t>
+                <w:t xml:space="preserve">Daniela Beisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Dittrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14778/2809974.2809982⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btv316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165336v1</w:t>
+                <w:t xml:space="preserve">hal-01248545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MSPT: An open-source motion simulator for proton therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rank aggregation with ties: Experiments and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Thomas Flynn</w:t>
+                <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Gelover</w:t>
+                <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Proceedings of the VLDB Endowment (PVLDB), 8 (11), pp.1202-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14778/2809974.2809982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171799v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">xHeinz: an algorithm for mining cross-species network modules under a flexible conservation model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MSPT: An open-source motion simulator for proton therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hume</w:t>
+                <w:t xml:space="preserve">Paul Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Beisser</w:t>
+                <w:t xml:space="preserve">Ryan Thomas Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Dittrich</w:t>
+                <w:t xml:space="preserve">Edgar Gelover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (3), 12 pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248545v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spot Weight Adaptation for Moving Target in Spot Scanning Proton Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiadong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1287,51 +1287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (1), pp.51-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1359,235 +1359,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A faster algorithm for finding minimum Tucker submatrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A survey of RDF storage approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00224-012-9388-1⟩</w:t>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Volume 15, 2012, pp.11-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657340v1</w:t>
+                <w:t xml:space="preserve">hal-01299496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of RDF storage approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A faster algorithm for finding minimum Tucker submatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Volume 15, 2012, pp.11-35. </w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (3), pp.270-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/arima.1956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00224-012-9388-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299496v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Parameterized Complexity of the Repetition Free Longest Common Subsequence Problem</w:t>
               </w:r>
@@ -1729,51 +1729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure mathematics and applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (2), pp.161 - 175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1906,51 +1906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignments of RNA structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dulucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,51 +2049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (4), pp.628-635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2157,51 +2157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (4), pp.618-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2220,377 +2220,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Genomes with Duplications: a Computational Complexity Point of View</w:t>
+                <w:t xml:space="preserve">Gene Maps Linearization using Genomic Rearrangement Distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Blanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.394-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417720v1</w:t>
+                <w:t xml:space="preserve">hal-00619755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Maps Linearization using Genomic Rearrangement Distances</w:t>
+                <w:t xml:space="preserve">Extracting Constrained 2-Interval Subsets in 2-Interval Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (4), pp.394-407</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 385 (1-3), pp.241-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00619755v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Constrained 2-Interval Subsets in 2-Interval Sets</w:t>
+                <w:t xml:space="preserve">Comparing Genomes with Duplications: a Computational Complexity Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (4), pp.523-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCBB.2007.1069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417717v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes the Arc-Preserving Subsequence problem hard ?</w:t>
               </w:r>
@@ -2615,51 +2615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LNCS Transactions on Computational Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3014,64 +3014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation Hardness of the Cross-Species Conserved Active Modules Detection Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayssam Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macha Nikolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3122,103 +3122,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank aggregation with ties: Experiments and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Brancotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 41st International Conference on Very Large Data Bases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Kohala Coast, Hawaï, United States</w:t>
@@ -3241,408 +3241,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISTREAT: MotIon Simulator in proton-therapy TREATment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation and Hardness Results for the Maximum Edges in Transitive Closure Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Adamaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Workshop on Bioinformatics and Stringology 2014 (BioS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Workshop on Combinatorial Algorithms (IWOCA'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Duluth, Minnesota, United States. pp. 13-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19315-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918205v1</w:t>
+                <w:t xml:space="preserve">hal-01059381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Update Strategy for the WaterFowl RDF Data Store</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13th International Semantic Web Conference (ISWC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Riva del Garda, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5555/2878453.2878548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WaterFowl: a Compact, Self-indexed and Inference-enabled Immutable RDF Store</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Revuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Célestin Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Semantic Web Conference (ESWC'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Anissaras, Greece. pp.302-316, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07443-6_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation and Hardness Results for the Maximum Edges in Transitive Closure Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MISTREAT: MotIon Simulator in proton-therapy TREATment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Workshop on Combinatorial Algorithms (IWOCA'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Workshop on Bioinformatics and Stringology 2014 (BioS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Dakha, Bangladesh</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19315-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059381v1</w:t>
+                <w:t xml:space="preserve">hal-00918205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Parameterized Complexity of the Repetition Free Longest Common Subsequence Problem</w:t>
               </w:r>
@@ -3749,77 +3749,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards unlocking the full potential of Multileaf Collimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference on Current Trends in Theory and Practice of Computer Science (SOFSEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, High Tatras, Slovakia. pp.138-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3896,51 +3896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J. Tejada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Symposium on Combinatorial Pattern Matching (CPM'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Helsinki, Finland. pp.138-148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4000,51 +4000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th edition of the International Symposium on String Processing and Information Retrieval (SPIRE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Cartagena de Indias, Colombia. pp. 130--142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4082,51 +4082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDF triples management in roStore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4471,51 +4471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Computing: the Australasian Theory Symposium (CATS'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Perth, Australia. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4700,51 +4700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Computer Science Symposium in Russia (CSR'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, St Petersbourg, Russia. pp.373-384, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4772,407 +4772,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better insight of RDF triples Ontology-guided Storage system abilities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A faster algorithm for finding minimum Tucker submatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Scalable Semantic Web Knowledge Base Systems (SSWS'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Shanghai, China. 10pp</w:t>
+              <w:t xml:space="preserve">6th Computability in Europe (CiE'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Portugal. pp.69-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620329v1</w:t>
+                <w:t xml:space="preserve">hal-00620380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A faster algorithm for finding minimum Tucker submatrices</w:t>
+                <w:t xml:space="preserve">GraMoFoNe: a Cytoscape plugin for querying motifs without topology in Protein-Protein Interactions networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Computability in Europe (CiE'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Portugal. pp.69-77</w:t>
+              <w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Honolulu, United States. pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620380v1</w:t>
+                <w:t xml:space="preserve">hal-00425661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GraMoFoNe: a Cytoscape plugin for querying motifs without topology in Protein-Protein Interactions networks</w:t>
+                <w:t xml:space="preserve">Comparing RNA structures with biologically relevant operations cannot be done without strong combinatorial restrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Honolulu, United States. pp.38-43</w:t>
+              <w:t xml:space="preserve">4th Workshop on Algorithms and Computation (WALCOM'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Dhaka, Bangladesh, Bangladesh. pp.149-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425661v1</w:t>
+                <w:t xml:space="preserve">hal-00620327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing RNA structures with biologically relevant operations cannot be done without strong combinatorial restrictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a better insight of RDF triples Ontology-guided Storage system abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Célestin Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Algorithms and Computation (WALCOM'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Dhaka, Bangladesh, Bangladesh. pp.149-160</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Scalable Semantic Web Knowledge Base Systems (SSWS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Shanghai, China. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620327v1</w:t>
+                <w:t xml:space="preserve">hal-00620329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Nested Common Intervals Efficiently</w:t>
               </w:r>
@@ -5279,51 +5279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WALCOM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Kolkata, India. pp.357-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5387,51 +5387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th annual international conference on Permutation Patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Firenze, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5482,51 +5482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Bioinformatics Research and Applications (ISBRA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Fort Lauderdale, United States. pp.52-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5698,51 +5698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Symposium on Bioinformatics (BSB 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Angra dos Reis, Brazil. pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5793,51 +5793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gingras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5888,77 +5888,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Gene Orders from Gene Maps using the Breakpoint Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El-Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6072,260 +6072,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00178671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Makes the Arc-Preserving Subsequence Problem Hard?</w:t>
+                <w:t xml:space="preserve">Fixed-Parameter Algorithms for Protein Similarity Search Under mRNA Structure Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Int. Workshop on Bioinformatics Research and Applications (IWBRA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Atlanta, GA, USA, United States. pp.860-868</w:t>
+              <w:t xml:space="preserve">31st International Workshop on Graph-Theoretic Concepts in Computer Science (WG'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Metz, France. pp.271-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620359v1</w:t>
+                <w:t xml:space="preserve">hal-00620363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved Interval Distance Computation Between Non-trivial Genomes</w:t>
+                <w:t xml:space="preserve">What Makes the Arc-Preserving Subsequence Problem Hard?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roméo Rizzi</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual International Conference Computing and Combinatorics (COCOON'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Kunming, China, China. pp.22-31</w:t>
+              <w:t xml:space="preserve">5th Int. Workshop on Bioinformatics Research and Applications (IWBRA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Atlanta, GA, USA, United States. pp.860-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620353v1</w:t>
+                <w:t xml:space="preserve">hal-00620359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes Order and Phylogenetic Reconstruction: Application to $\gamma$-Proteobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6357,433 +6383,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Parameter Algorithms for Protein Similarity Search Under mRNA Structure Constraints</w:t>
+                <w:t xml:space="preserve">Conserved Interval Distance Computation Between Non-trivial Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Workshop on Graph-Theoretic Concepts in Computer Science (WG'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Metz, France. pp.271-282</w:t>
+              <w:t xml:space="preserve">11th Annual International Conference Computing and Combinatorics (COCOON'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Kunming, China, China. pp.22-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620363v1</w:t>
+                <w:t xml:space="preserve">hal-00620353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern Matching in Arc-Annotated Sequences: New Results for the APS Problem</w:t>
+                <w:t xml:space="preserve">New Results for the 2-Interval Pattern Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Journées Ouvertes de Biologie, Informatique et Mathématiques (JOBIM'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Montréal, Quebec, Canada. 12 pp</w:t>
+              <w:t xml:space="preserve">15th Symposium on Combinatorial Pattern Matching (CPM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.311-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620330v1</w:t>
+                <w:t xml:space="preserve">hal-00620366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Results for the 2-Interval Pattern Problem</w:t>
+                <w:t xml:space="preserve">The breakpoint distance for signed sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vialette</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Symposium on Combinatorial Pattern Matching (CPM'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Istanbul, Turkey. pp.311-322</w:t>
+              <w:t xml:space="preserve">1st Conference on Algorithms and Computational Methods for biochemical and Evolutionary Networks (CompBioNets'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Recife, Brazil, Brazil. pp.3-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620366v1</w:t>
+                <w:t xml:space="preserve">hal-00620356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The breakpoint distance for signed sequences</w:t>
+                <w:t xml:space="preserve">Pattern Matching in Arc-Annotated Sequences: New Results for the APS Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on Algorithms and Computational Methods for biochemical and Evolutionary Networks (CompBioNets'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Recife, Brazil, Brazil. pp.3-16</w:t>
+              <w:t xml:space="preserve">5th Journées Ouvertes de Biologie, Informatique et Mathématiques (JOBIM'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Montréal, Quebec, Canada. 12 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620356v1</w:t>
+                <w:t xml:space="preserve">hal-00620330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6801,51 +6801,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDF Database Systems, 1st Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7033,51 +7033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elloumi Mourad, Zomaya Albert Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms in Computational Molecular Biology: Techniques, Approaches and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.113-126, 2011</w:t>
@@ -7405,51 +7405,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIBStore: Data Management of RDF triples with RDFS Inferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Célestin Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7519,51 +7519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7947,51 +7947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Micl&#259;u&#351;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ordyniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Popa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2026.115797" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lallier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02084-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Solano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoirene Clemente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Caro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaudoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kantor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zacharatou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.03.026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2809974.2809982" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Thomas Flynn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Gelover" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Kebir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Beisser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Dittrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv316" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiadong Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Flynn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054113400042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9388-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Faye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1956" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637255v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.12.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;lestin Faye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stoye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.28" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1069" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanchette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417717v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blondin-Mass&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gasparoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vandomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2878453.2878548" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Revuz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07443-6_21" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059381v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Adamaszek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19315-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859708v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Tejada" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_11" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713431v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630150v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29952-0_33" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20712-9_29" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620329v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425661v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620391v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Herry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gingras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El-Mabrouk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620359v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620353v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620362v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620330v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620366v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083133v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296618v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878696v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beaudoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbrel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kantor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zacharatou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347464v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00491593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711879v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Micl&#259;u&#351;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Ordyniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Popa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2026.115797" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lallier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;zard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02084-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Solano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhoirene Clemente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Caro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00525" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beaudoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kantor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zacharatou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.03.026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Kebir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hume" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Beisser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Dittrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btv316" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165336v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Brancotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Yang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2809974.2809982" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Thomas Flynn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Gelover" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiadong Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Flynn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2015.00119" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonizzoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Dondi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Rizzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sikora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054113400042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Faye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1956" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-012-9388-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637255v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.12.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619773v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Crochemore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hamel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;lestin Faye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stoye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dulucq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herrbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Touzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2008.28" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fertin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hermelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanchette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417738v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blondin-Mass&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gasparoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vandomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macha Nikolski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Adamaszek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19315-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/2878453.2878548" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Revuz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07443-6_21" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859708v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bulteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Jiang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Tejada" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31265-6_11" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713431v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746736v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Thiam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630150v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Yang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Rizzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29952-0_33" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Mohamed-Babou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Rusu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22616-8_22" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20712-9_29" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620380v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425661v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620329v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620459v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620391v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sinoquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Herry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620367v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gingras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El-Mabrouk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620363v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620359v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620362v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620353v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620366v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620330v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083133v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296618v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J. Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620821v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130589v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palyart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878696v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beaudoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barbrel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kantor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zacharatou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347464v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00491593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00711879v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>