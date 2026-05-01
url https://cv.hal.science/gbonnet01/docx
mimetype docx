--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -710,161 +710,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cretaceous thermal evolution of the closing Neo-Tethyan realm revealed by multi-method petrochronology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protracted subduction of the European hyperextended margin revealed by rutile U‐Pb geochronology across the Dora‐Maira massif (W. Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Holtmann</w:t>
+                <w:t xml:space="preserve">Christian Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Muñoz‐Montecinos</w:t>
+                <w:t xml:space="preserve">Michele Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+                <w:t xml:space="preserve">Andrew Kylander-Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aitor Cambeses</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bradley Hacker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 422-423, pp.106731. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2022.106731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021TC007170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03747293v1</w:t>
+                <w:t xml:space="preserve">hal-03620334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cimmerian metamorphism and post Mid-Cimmerian exhumation in Central Iran: Insights from in-situ Rb/Sr and U/Pb dating</w:t>
               </w:r>
@@ -978,425 +974,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03691301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protracted subduction of the European hyperextended margin revealed by rutile U‐Pb geochronology across the Dora‐Maira massif (W. Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The North Sistan orogen (Eastern Iran): Tectono-metamorphic evolution and significance within the Tethyan realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Locatelli</w:t>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Kylander-Clark</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021TC007170⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109, pp.460-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2022.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620334v1</w:t>
+                <w:t xml:space="preserve">hal-03757182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North Sistan orogen (Eastern Iran): Tectono-metamorphic evolution and significance within the Tethyan realm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timescales of subduction initiation and evolution of subduction thermal regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.P. Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Jentzer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Fournier</w:t>
+                <w:t xml:space="preserve">J.M. Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2022.04.004⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 584, pp.117521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757182v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03634872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timescales of subduction initiation and evolution of subduction thermal regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Soret</w:t>
+                <w:t xml:space="preserve">Cretaceous thermal evolution of the closing Neo-Tethyan realm revealed by multi-method petrochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Holtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Muñoz‐Montecinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Cambeses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 584, pp.117521. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 422-423, pp.106731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2022.106731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03634872v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03747293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil seamount in southeast Zagros records intraoceanic arc to back-arc transition: New constraints for the evolution of the Neotethys</w:t>
               </w:r>
@@ -1421,64 +1421,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Whitechurch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81, pp.423-444. </w:t>
@@ -1542,64 +1542,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Omrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1672,77 +1672,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (1), pp.62-81. </w:t>
@@ -1806,77 +1806,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jentzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 310-311, pp.269-287. </w:t>
@@ -1940,51 +1940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2334,947 +2334,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04087381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protracted subduction of the European hyperextended margin revealed by rutile U-Pb geochronology across the Dora-Maira massif (Western Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Record of fluid-rock interaction in a long-lived subduction channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kennet E. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Gazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Eclogite Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03979032v1</w:t>
+                <w:t xml:space="preserve">insu-03979025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of fluid-rock interaction in a long-lived subduction channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Fluid composition and scales of migration along the subduction interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Herviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kennet E. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George E. Harlow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03979025v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03979004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid composition and scales of migration along the subduction interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protracted subduction of the European hyperextended margin revealed by rutile U-Pb geochronology across the Dora-Maira massif (Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">George E. Harlow</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Hacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kylander-Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Locatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">International Eclogite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03979004v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03979032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow subduction initiation drives fast mantle upwelling and lithosphere formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contraintes sur la subduction continentale dans le massif de Dora-Maira : apports de la géochronologie U-Pb sur rutiles et sphènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Hacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kylander-Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554475v1</w:t>
+                <w:t xml:space="preserve">hal-03589392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Rb/Sr dating, a precise and efficient tool in metamorphic petrology to constrain Iran geodynamic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraints on continental subduction in the Dora-Maira massif from rutile and titanite U-Pb geochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Kylander-Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Hacker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmid Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03979045v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03979060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on continental subduction in the Dora-Maira massif from rutile and titanite U-Pb geochronology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ Rb/Sr dating, a precise and efficient tool in metamorphic petrology to constrain Iran geodynamic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gyomlai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03979060v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03979045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes sur la subduction continentale dans le massif de Dora-Maira : apports de la géochronologie U-Pb sur rutiles et sphènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow subduction initiation drives fast mantle upwelling and lithosphere formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021 (online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589392v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Zagros Suture Amphibolites Record the Cretaceous Thermal Evolution of the Closing Tethyan Realm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Holtmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Muñoz-Montecinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitor Cambeses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3355,64 +3355,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
@@ -3463,77 +3463,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct P-T histories in a subduction mélange reveal underplating/mixing processes at the plate interface (North Motagua Mélange, Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kennet E. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George E. Harlow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3558,90 +3558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a comprehensive geodynamic evolution of Northern Sistan (E. Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jentzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Whitechurch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3677,515 +3677,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03979089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seamount subduction at seismogenic depths: Structural and metamorphic evidence from the Zagros Suture Zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+                <w:t xml:space="preserve">Stress patterns along strike-slip faults in Sistan and Baluchestan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Reza Karimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03979111v1</w:t>
+                <w:t xml:space="preserve">insu-03979211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seamount subduction at seismogenic depths: structural and metamorphic evidence from the Zagros Suture Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03979202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the history of complex zoned garnets in retrograde eclogites: Insights from the North Motagua Mélange in central Guatemala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kennet E. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattison Barrickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George E. Harlow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03979199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress patterns along strike-slip faults in Sistan and Baluchestan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Seamount subduction at seismogenic depths: Structural and metamorphic evidence from the Zagros Suture Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03979211v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03979111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seamount subduction at seismogenic depths: structural and metamorphic evidence from the Zagros Suture Zone</w:t>
               </w:r>
@@ -4197,64 +4197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4318,64 +4318,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jafar Omrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4413,103 +4413,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the history of complex zoned garnets in retrograde eclogites: Insights from the North Motagua Mélange in central Guatemala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kennet E. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattison Barrickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George E. Harlow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Seattle, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4569,51 +4569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4668,353 +4668,353 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 Myr. in a subduction serpentinite channel: Insights into slow eclogite exhumation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kennet E. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Hemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Eclogite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Are, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03979240v1</w:t>
+                <w:t xml:space="preserve">insu-03979262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 Myr. in a subduction serpentinite channel: Insights into slow eclogite exhumation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kennet E. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Hemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Eclogite Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Are, Sweden</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03979262v1</w:t>
+                <w:t xml:space="preserve">insu-03979240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the history of complex zoned garnets from the North Motagua Mélange (Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattison Barrickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kennet E. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George E. Harlow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Eclogite Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Are, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5039,90 +5039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the history of complex zoned garnets from the North Motagua Mélange (Guatemala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattison Barrickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kennet E. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George E. Harlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5186,77 +5186,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jentzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
@@ -5298,51 +5298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detachment, accretion/underplating and short- vs. long-term rheology of the subduction plate interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Angiboust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5406,103 +5406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic evolution of high-pressure–low-temperature rocks from the northern section of the Guatemala Suture Zone: PTt paths and tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kennet E. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidney Hemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Eclogite Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Rio San Juan, Dominican Republic</w:t>
@@ -5531,90 +5531,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic evolution of high-pressure-low-temperature rocks from the northern section of the Guatemala Suture Zone: PTt paths and tectonic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kennet E. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidney Hemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George E. Harlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5669,77 +5669,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the polymetamorphic history Poster of garnet-bearing metabasites: Insights from the North Motagua Mélange (Guatemala Suture Zone)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kennet E. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George E. Harlow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6206,51 +6206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galindos-Alfarache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F E Apen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Noel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC008084" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04287339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB026317" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010557" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Warembourg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-831-2023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Holtmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mu&#241;oz&#8208;Montecinos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Cambeses" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Larvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2022.105242" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Locatelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kylander-Clark" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Hacker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC007170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jentzer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2022.04.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Larson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117521" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03014574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Whitechurch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.10.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omrani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45564.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02134.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.04.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02307355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plunder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.09.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galindos Alfarache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5958" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ninkabou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9587" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennet E. Flores" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gazel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Harlow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Larson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cottle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14473" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15318" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589392v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mu&#241;oz-Montecinos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20130" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Omrani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979111v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979202v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattison Barrickman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Karimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979304v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2017AM-305322" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979296v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hemming" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979311v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas B. Ruh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979360v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03597516v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10510507.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02946749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS526" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galindos-Alfarache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger St&#252;nitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F E Apen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Noel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC008084" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04287339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herviou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB026317" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04139379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010557" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Warembourg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-831-2023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chopin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Locatelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kylander-Clark" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Hacker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC007170" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691301v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Larvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2022.105242" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jentzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2022.04.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Larson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117521" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Holtmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mu&#241;oz&#8208;Montecinos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Cambeses" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106731" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03014574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Whitechurch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.10.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03978986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omrani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45564.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02510743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES02134.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.04.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02307355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plunder" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.09.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galindos Alfarache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5958" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Ninkabou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9587" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennet E. Flores" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Gazel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979004v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Harlow" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979060v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15318" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Larson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cottle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14473" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mu&#241;oz-Montecinos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20130" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979076v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Omrani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Karimi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979199v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattison Barrickman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979304v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2017AM-305322" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979296v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hemming" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979311v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas B. Ruh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979360v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03979370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03597516v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10510507.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02946749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS526" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>