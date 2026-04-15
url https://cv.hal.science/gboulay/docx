--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -1105,503 +1105,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03787571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing (In)Equity and the Spatial Dynamics of Homeownership in France: A Research Agenda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving from Market Opacity to Methodological Opacity: Are Web Data Good Enough for French Property Market Monitoring?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Le Goix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+                <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Le Corre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Granié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tesg.12460⟩</w:t>
+              <w:t xml:space="preserve">Professional Geographer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (1), pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00330124.2020.1824678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02916066v1</w:t>
+                <w:t xml:space="preserve">hal-03113121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From The Uneven De-Diversification Of Local Financial Resources To Planning Policies: The Residentialization Hypothesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grandclement</w:t>
+                <w:t xml:space="preserve">Unequal housing affordability across European cities. The ESPON Housing Database, Insights on Affordability in Selected Cities in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lieury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0308518X211013812⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 974, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.36478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03322259v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving from Market Opacity to Methodological Opacity: Are Web Data Good Enough for French Property Market Monitoring?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Housing (In)Equity and the Spatial Dynamics of Homeownership in France: A Research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Benites-Gambirazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professional Geographer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (1), pp.62-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tesg.12460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00330124.2020.1824678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03113121v1</w:t>
+                <w:t xml:space="preserve">halshs-02916066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal housing affordability across European cities. The ESPON Housing Database, Insights on Affordability in Selected Cities in Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From The Uneven De-Diversification Of Local Financial Resources To Planning Policies: The Residentialization Hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lieury</w:t>
+                <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 974, </w:t>
+              <w:t xml:space="preserve">Environment and Planning A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (6), pp.1454-1472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.36478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0308518X211013812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03370962v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03322259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'opacité des marchés à l'opacité méthodologique : les paradoxes de la prolifération de la data immobilière</w:t>
               </w:r>
@@ -1803,51 +1803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1892,191 +1892,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Du ﬁnancement de la ville à sa ﬁnanciarisation : Capitaux, régulation et espace urbain »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer l'observation des marchés grâce aux fichiers fonciers. Le cas des sociétés civiles immobilières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
+              <w:t xml:space="preserve">La revue foncière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157555v1</w:t>
+                <w:t xml:space="preserve">halshs-02177506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l'observation des marchés grâce aux fichiers fonciers. Le cas des sociétés civiles immobilières</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Du ﬁnancement de la ville à sa ﬁnanciarisation : Capitaux, régulation et espace urbain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue foncière</w:t>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02177506v1</w:t>
+                <w:t xml:space="preserve">hal-02157555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux bases de données, aucune référence de prix. Comment observer les prix immobiliers en France avec DVF et Perval ?</w:t>
               </w:r>
@@ -2170,51 +2170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential function and local fiscal resources on the French Mediterranean coastal areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2252,51 +2252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction résidentielle et dynamique de la fiscalité locale sur le littoral méditerranéen français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3027,51 +3027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse exploratoire de la robustesse des indicateurs de prix fonciers - Effet des agrégations spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3146,230 +3146,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Real Estate Matters in Spatially Analyzing Inequalities of Wealth and Assets ? Interpreting Inequalities Induced by Price Inflation in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qu’est-ce qu’une transaction immobilière ? Les enjeux théoriques et méthodologiques d’une triple comparaison Perval, DVF DGFiP et versions en accès libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th Urban Affairs Association Conference. Featuring Special Sessions on Claiming Rights to the City: Community, Capital, and the State</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Los Angeles (CA), United States</w:t>
+              <w:t xml:space="preserve">10ème Atelier du RJCF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03760049v1</w:t>
+                <w:t xml:space="preserve">halshs-02280391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’une transaction immobilière ? Les enjeux théoriques et méthodologiques d’une triple comparaison Perval, DVF DGFiP et versions en accès libre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why Real Estate Matters in Spatially Analyzing Inequalities of Wealth and Assets ? Interpreting Inequalities Induced by Price Inflation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Atelier du RJCF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">49th Urban Affairs Association Conference. Featuring Special Sessions on Claiming Rights to the City: Community, Capital, and the State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Los Angeles (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02280391v1</w:t>
+                <w:t xml:space="preserve">halshs-03760049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecter et délimiter des marchés locaux : approche bottom up et non estimative de la représentation des prix immobiliers</w:t>
               </w:r>
@@ -3463,51 +3463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépendantes de l'urbanisation ? Motivations de l'urbanisation et ressources fiscales des communes du littoral méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3532,51 +3532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchés immobiliers et zones critiques : une analyse du changement social en relation avec la dynamique des valeurs immobilières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la géographie économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 224 p., 2019, Cursus, 978-2200622305</w:t>
             </w:r>
           </w:p>
@@ -3893,51 +3893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties Related to Real Estate Price Estimation Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,51 +4031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes liées aux échelles d'estimation des prix immobiliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,51 +4371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et bases fiscales des communes métropolitaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4483,51 +4483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pumain, Mattei (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthropos / Economica, pp.167-179, 2011, Collection Villes</w:t>
@@ -5054,77 +5054,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie harmonisée des dynamiques de l’immobilier à Paris, Lyon et Avignon (1998 - 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5155,90 +5155,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Big data pour une analyse territoriale et des dynamiques de logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lieury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5273,90 +5273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Big Data for Territorial - Analysis and Housing Dynamics. Wellbeing of European citizens regarding the affordability of housing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lieury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5772,51 +5772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjcfoncier.hypotheses.org/presentation-du-rjcf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-fil.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agorantic.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://club-ville-amenagement.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2023.2235038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bert&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0004." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12460" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X211013812" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grani&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00330124.2020.1824678" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Buhot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Jean-Louis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25520" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306939v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01351291v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derambure-Dutel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/introduction-la-geographie-economique-9782200622305" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-2/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310080v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talibart Chloe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01121417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjcfoncier.hypotheses.org/presentation-du-rjcf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-fil.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agorantic.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://club-ville-amenagement.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2023.2235038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bert&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0004." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grani&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00330124.2020.1824678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36478" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12460" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X211013812" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Buhot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Jean-Louis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25520" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306939v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01351291v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derambure-Dutel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/introduction-la-geographie-economique-9782200622305" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-2/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310080v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talibart Chloe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01121417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>