--- v1 (2026-04-15)
+++ v2 (2026-05-20)
@@ -1105,585 +1105,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03787571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving from Market Opacity to Methodological Opacity: Are Web Data Good Enough for French Property Market Monitoring?</w:t>
+                <w:t xml:space="preserve">De l'opacité des marchés à l'opacité méthodologique : les paradoxes de la prolifération de la data immobilière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Granié</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professional Geographer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113121v1</w:t>
+                <w:t xml:space="preserve">hal-03175425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal housing affordability across European cities. The ESPON Housing Database, Insights on Affordability in Selected Cities in Europe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving from Market Opacity to Methodological Opacity: Are Web Data Good Enough for French Property Market Monitoring?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Granié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.36478⟩</w:t>
+              <w:t xml:space="preserve">Professional Geographer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (1), pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00330124.2020.1824678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03370962v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing (In)Equity and the Spatial Dynamics of Homeownership in France: A Research Agenda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Unequal housing affordability across European cities. The ESPON Housing Database, Insights on Affordability in Selected Cities in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eliza Benites-Gambirazio</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lieury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tesg.12460⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 974, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.36478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02916066v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From The Uneven De-Diversification Of Local Financial Resources To Planning Policies: The Residentialization Hypothesis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Housing (In)Equity and the Spatial Dynamics of Homeownership in France: A Research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Benites-Gambirazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0308518X211013812⟩</w:t>
+              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (1), pp.62-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tesg.12460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03322259v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02916066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'opacité des marchés à l'opacité méthodologique : les paradoxes de la prolifération de la data immobilière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From The Uneven De-Diversification Of Local Financial Resources To Planning Policies: The Residentialization Hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grandclement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes foncières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment and Planning A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (6), pp.1454-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0308518X211013812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175425v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03322259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une aubaine pour les géographes ? Intérêts des fichiers open DVF sur les transactions foncières et immobilières et précautions d’usage</w:t>
               </w:r>
@@ -1803,51 +1803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2170,51 +2170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential function and local fiscal resources on the French Mediterranean coastal areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2252,51 +2252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction résidentielle et dynamique de la fiscalité locale sur le littoral méditerranéen français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2328,416 +2328,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real estate market and urban transformations: spatio-temporal analysis of house price increase in the centre of Marseille (1996-2010)</w:t>
+                <w:t xml:space="preserve">Assurer et rassurer le marché : géographie de l'incertitude économique et dispositifs de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (2), p. 113-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191814v1</w:t>
+                <w:t xml:space="preserve">hal-01191782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La hausse des prix immobiliers dans les grandes aires urbaines françaises : anomalie ou normalisation marseillaise ?</w:t>
+                <w:t xml:space="preserve">Real estate market and urban transformations: spatio-temporal analysis of house price increase in the centre of Marseille (1996-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rives méditerranéennes-jeunes chercheurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.10.4000/articulo.2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.2152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787635v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chercheurs exclus de l’open data ? Appel à signatures lancé à la communauté de la recherche</w:t>
+                <w:t xml:space="preserve">La hausse des prix immobiliers dans les grandes aires urbaines françaises : anomalie ou normalisation marseillaise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fournier Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rives méditerranéennes-jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp. 165-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191849v1</w:t>
+                <w:t xml:space="preserve">hal-01787635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assurer et rassurer le marché : géographie de l’incertitude économique et dispositifs de marché</w:t>
+                <w:t xml:space="preserve">Les chercheurs exclus de l’open data ? Appel à signatures lancé à la communauté de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournier Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.DOI : 10.4000/cybergeo.25520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787631v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assurer et rassurer le marché : géographie de l'incertitude économique et dispositifs de marché</w:t>
+                <w:t xml:space="preserve">Assurer et rassurer le marché : géographie de l’incertitude économique et dispositifs de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rives Méditérranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 42 (2), p. 113-133</w:t>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42(2) (42(2)), pp. 113-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191782v1</w:t>
+                <w:t xml:space="preserve">hal-01787631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La hausse des prix immobiliers dans les grandes aires urbaines françaises : anomalie ou normalisation marseillaise ?</w:t>
               </w:r>
@@ -2900,273 +2900,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprend la localisation des SCI ? Analyse statistique et spatiale de la géographie du patrimoine immobilier résidentiel détenu par les SCI.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse exploratoire de la robustesse des indicateurs de prix fonciers - Effet des agrégations spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Sep 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Jun 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504728v1</w:t>
+                <w:t xml:space="preserve">hal-03503737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de la robustesse des indicateurs de prix fonciers - Effet des agrégations spatiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Blanke</w:t>
+                <w:t xml:space="preserve">Que nous apprend la localisation des SCI ? Analyse statistique et spatiale de la géographie du patrimoine immobilier résidentiel détenu par les SCI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57è colloque de l'Association de Sciences Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Jun 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">, ESPACE - CNRS - Université d'Avignon, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503737v1</w:t>
+                <w:t xml:space="preserve">hal-03504728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’une transaction immobilière ? Les enjeux théoriques et méthodologiques d’une triple comparaison Perval, DVF DGFiP et versions en accès libre</w:t>
               </w:r>
@@ -3247,51 +3247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Real Estate Matters in Spatially Analyzing Inequalities of Wealth and Assets ? Interpreting Inequalities Induced by Price Inflation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3463,51 +3463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépendantes de l'urbanisation ? Motivations de l'urbanisation et ressources fiscales des communes du littoral méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3532,51 +3532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchés immobiliers et zones critiques : une analyse du changement social en relation avec la dynamique des valeurs immobilières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la géographie économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 224 p., 2019, Cursus, 978-2200622305</w:t>
             </w:r>
           </w:p>
@@ -3786,51 +3786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots du foncier. Dictionnaire critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEF, 180 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3893,51 +3893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties Related to Real Estate Price Estimation Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4031,51 +4031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes liées aux échelles d'estimation des prix immobiliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,51 +4371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et bases fiscales des communes métropolitaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grandclement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4483,51 +4483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pumain, Mattei (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthropos / Economica, pp.167-179, 2011, Collection Villes</w:t>
@@ -5054,77 +5054,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie harmonisée des dynamiques de l’immobilier à Paris, Lyon et Avignon (1998 - 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5149,267 +5149,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPON Big data pour une analyse territoriale et des dynamiques de logement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">ESPON Big Data for Territorial - Analysis and Housing Dynamics. Wellbeing of European citizens regarding the affordability of housing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lieury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ESPON | Inspire Policy Making with Territorial Evidence. 2019</w:t>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222330v1</w:t>
+                <w:t xml:space="preserve">hal-03589161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPON Big Data for Territorial - Analysis and Housing Dynamics. Wellbeing of European citizens regarding the affordability of housing.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">ESPON Big data pour une analyse territoriale et des dynamiques de logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lieury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2019</w:t>
+              <w:t xml:space="preserve">ESPON | Inspire Policy Making with Territorial Evidence. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589161v1</w:t>
+                <w:t xml:space="preserve">hal-04222330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La population âgée en Provence-Alpes-Côte d'Azur et ses modalités d'hébergement actuelles et futures</w:t>
               </w:r>
@@ -5772,51 +5772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjcfoncier.hypotheses.org/presentation-du-rjcf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-fil.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agorantic.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://club-ville-amenagement.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2023.2235038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bert&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0004." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grani&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00330124.2020.1824678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36478" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12460" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X211013812" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Buhot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Jean-Louis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25520" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306939v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01351291v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derambure-Dutel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/introduction-la-geographie-economique-9782200622305" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-2/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310080v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589161v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talibart Chloe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01121417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rjcfoncier.hypotheses.org/presentation-du-rjcf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-fil.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agorantic.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://club-ville-amenagement.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2023.2235038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787571v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bert&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0004." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grani&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00330124.2020.1824678" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36478" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12460" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grandclement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X211013812" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garrido" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1425-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191782v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.2152" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Buhot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Jean-Louis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25520" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504728v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280391v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306939v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650279v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01351291v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derambure-Dutel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/introduction-la-geographie-economique-9782200622305" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-2/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228229v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310080v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talibart Chloe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01121417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>