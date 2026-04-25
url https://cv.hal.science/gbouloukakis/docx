--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -356,261 +356,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timed protocol analysis of interconnected mobile IoT devices</w:t>
+                <w:t xml:space="preserve">Performance analysis of Internet of Things interactions via simulation-based queueing models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ioannis Moscholios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Issarny</w:t>
+                <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.12:1-12:31. </w:t>
+              <w:t xml:space="preserve">Future internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.87:1-87:13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13174-021-00143-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fi13040087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465847v1</w:t>
+                <w:t xml:space="preserve">hal-03184939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of Internet of Things interactions via simulation-based queueing models</w:t>
+                <w:t xml:space="preserve">Timed protocol analysis of interconnected mobile IoT devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Moscholios</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
+                <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Issarny</w:t>
+                <w:t xml:space="preserve">Valerie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (4), pp.87:1-87:13. </w:t>
+              <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.12:1-12:31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fi13040087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13174-021-00143-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184939v1</w:t>
+                <w:t xml:space="preserve">hal-03465847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PrioDeX: a Data Exchange middleware for efficient event prioritization in SDN-based IoT systems</w:t>
               </w:r>
@@ -1011,77 +1011,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated synthesis of mediators for middleware-layer protocol interoperability in the IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient Ntumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 101, pp.1271-1294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1141,390 +1141,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arena: a kubernetes-based testbed for evaluating application deployment across the computing continuum</w:t>
+                <w:t xml:space="preserve">CRAFTER: causality-based self-adaptation for autonomous IoT systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Kai Huang</w:t>
+                <w:t xml:space="preserve">Houssam Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Krouti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Tserpes</w:t>
+                <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (BRAZIL), Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3788550.3794868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517164v2</w:t>
+                <w:t xml:space="preserve">hal-05502288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifact: PSMark: a distributed IoT benchmark for publish/subscribe under domain-based workloads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arena: a kubernetes-based testbed for evaluating application deployment across the computing continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Kai Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Badolato</w:t>
+                <w:t xml:space="preserve">Konstantinos Krouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Samson</w:t>
+                <w:t xml:space="preserve">Stella Markopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chih-Kai Huang</w:t>
+                <w:t xml:space="preserve">Konstantinos Tserpes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Conference on Pervasive Computing and Communications (PerCom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Pisa (Italy), Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2026, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517868v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRAFTER: causality-based self-adaptation for autonomous IoT systems</w:t>
+                <w:t xml:space="preserve">Artifact: PSMark: a distributed IoT benchmark for publish/subscribe under domain-based workloads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Hajj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ajay Kattepur</w:t>
+                <w:t xml:space="preserve">Christian Badolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Conan</w:t>
+                <w:t xml:space="preserve">Nathan Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Kai Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS 2026)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 24th International Conference on Pervasive Computing and Communications (PerCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Pisa (Italy), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502288v1</w:t>
+                <w:t xml:space="preserve">hal-05517868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural foundations for collaborative machine learning in federated data spaces</w:t>
               </w:r>
@@ -1605,90 +1605,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSMark: a distributed IoT benchmark for publish/subscribe under domain-based workloads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Badolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Kai Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1724,1236 +1724,1236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and interoperable federated data spaces: an implementation experience</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DigiGuide: a DT-based occupant guiding system for optimizing comfort and energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niemat Khoder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kostas Magoutis</w:t>
+                <w:t xml:space="preserve">Jun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Yus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Smart Computing (SMARTCOMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936323v1</w:t>
+                <w:t xml:space="preserve">hal-05066406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-aware path planning for autonomous mobile robots in industrial environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CoEvolution: a comprehensive trustworthy framework for connected machine learning and secure interconnected AI solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Om Kathalkar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apostolos Fournaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Aghaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Arakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Anaxagorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Networks and Telecommunications Systems (ANTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cyber Security and Resilience (CSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2025, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSR64739.2025.11130091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378467v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking AIoT efficiency in the computing continuum - the PANDORA framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artifact: defining and analyzing smart device passive mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Badolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaur Kullman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manav Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Tserpes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on the Internet of Things (IoT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE PerCom Workshops - 23rd International Conference on Pervasive Computing and Communications (PerCom 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Washington DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318579v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoEvolution: a comprehensive trustworthy framework for connected machine learning and secure interconnected AI solutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anita Aghaie</w:t>
+                <w:t xml:space="preserve">Unlocking AIoT efficiency in the computing continuum - the PANDORA framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Arakas</w:t>
+                <w:t xml:space="preserve">Dusan Jakovetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Anaxagorou</w:t>
+                <w:t xml:space="preserve">Alexandros Iosifidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Tserpes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cyber Security and Resilience (CSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Aug 2025, Chania, Greece. </w:t>
+              <w:t xml:space="preserve">15th International Conference on the Internet of Things (IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2025, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSR64739.2025.11130091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3770501.3770525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318608v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifact: defining and analyzing smart device passive mode</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network-aware path planning for autonomous mobile robots in industrial environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaur Kullman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manav Bhatt</w:t>
+                <w:t xml:space="preserve">Om Kathalkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PerCom Workshops - 23rd International Conference on Pervasive Computing and Communications (PerCom 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Networks and Telecommunications Systems (ANTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2025, Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001580v1</w:t>
+                <w:t xml:space="preserve">hal-05378467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DigiGuide: a DT-based occupant guiding system for optimizing comfort and energy consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberto Yus</w:t>
+                <w:t xml:space="preserve">Your smart home exchanged 3M messages: defining and analyzing smart device passive mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Badolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaur Kullman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manav Bhatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Computing (SMARTCOMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Pervasive Computing and Communications (PerCom 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066406v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your smart home exchanged 3M messages: defining and analyzing smart device passive mode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manav Bhatt</w:t>
+                <w:t xml:space="preserve">Empirical dataset generation for AI-optimized IoT infrastructure placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayad Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Samrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Pervasive Computing and Communications (PerCom 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">The 5th IEEE Middle East &amp; North Africa COMMunications Conference(MENACOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Byblos, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936304v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical dataset generation for AI-optimized IoT infrastructure placement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Context-Aware Benchmarking Approach for Scenario-Based Evaluation of Smart Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayad Taleb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
+                <w:t xml:space="preserve">Athanasios Tsirikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khouloud Samrouth</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fotios Fouskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krish Chatterjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Badolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th IEEE Middle East &amp; North Africa COMMunications Conference(MENACOMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on the Internet of Things (IoT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2025, Vienna, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3770501.3770516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936311v1</w:t>
+                <w:t xml:space="preserve">hal-05318585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Context-Aware Benchmarking Approach for Scenario-Based Evaluation of Smart Devices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SPARQ: a QoS-Aware framework for mitigating cyber risk in self-protecting IoT systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krish Chatterjie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandro Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on the Internet of Things (IoT 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318585v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARQ: a QoS-Aware framework for mitigating cyber risk in self-protecting IoT systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive and interoperable federated data spaces: an implementation experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Khoder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Palma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
+                <w:t xml:space="preserve">Daphne Tuncer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Magoutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936321v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-zyBench: using co-simulation and digital twins to benchmark thermal comfort provision in smart buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrije Panic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3020,131 +3020,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling IoT-enhanced data models for context-aware hydropower plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
+                <w:t xml:space="preserve">A message broker architecture for adaptive data exchange in the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Scalzotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirmine Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on the Internet of Things (IoT 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st IEEE International Conference on Software Architecture (ICSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Charminar, Hyderabad, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800098v1</w:t>
+                <w:t xml:space="preserve">hal-04514047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking context-aware services for smart-transportation IoT data exchange</w:t>
               </w:r>
@@ -3228,234 +3249,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A message broker architecture for adaptive data exchange in the IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
+                <w:t xml:space="preserve">Enabling IoT-enhanced data models for context-aware hydropower plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Magoutis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Software Architecture (ICSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on the Internet of Things (IoT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Oulu, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3703790.3703803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514047v1</w:t>
+                <w:t xml:space="preserve">hal-04800098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automating the evaluation of interoperability effectiveness in heterogeneous IoT systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE International Conference on Software Architecture (ICSA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2024, Charminar, Hyderabad, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3489,51 +3489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artifact: Co-zyBench: a thermal comfort provision benchmark for smart buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrije Panic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3701,103 +3701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient scheduling of smart building energy systems using AI planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Yus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on ICT for Sustainability (ICT4S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3822,90 +3822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDICT: simulation of edge interactions across IoT-enhanced environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Belaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3965,51 +3965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DONNA: a data model for enabling extensible and efficient metaverse applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Metaverse Computing, Networking and Applications (MetaCom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4037,615 +4037,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ComDeX: a context-aware federated platform for IoT-enhanced communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enabling IOT-enhanced transportation systems using the NGSI protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysostomos Zeginis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Zervakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Plexousakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ACM International Conference on Distributed and Event‐Based Systems (DEBS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3583678.3596890⟩</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on the Internet of Things(IoT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de génie du design industriel (IDE), Nov 2022, Delft, Netherlands. pp.33-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3567445.3567460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125991v1</w:t>
+                <w:t xml:space="preserve">hal-03854196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(DEMO) EDICT: A simulation tool for performance metrics datasets in IoT environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
+                <w:t xml:space="preserve">ComDeX: a context-aware federated platform for IoT-enhanced communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Magoutis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Distributed Computing in Smart Systems and the Internet of Things (DCOSS-IoT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT58021.2023.00020⟩</w:t>
+              <w:t xml:space="preserve">17th ACM International Conference on Distributed and Event‐Based Systems (DEBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Neuchatel, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583678.3596890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125135v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCityBus -A platform for smart transportation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysostomos Zeginis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Magoutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Christodoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ACM Web Search and Data Mining (WSDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Singapore, Singapore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3539597.3575781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling IOT-enhanced transportation systems using the NGSI protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(DEMO) EDICT: A simulation tool for performance metrics datasets in IoT environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Zervakis</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Plexousakis</w:t>
+                <w:t xml:space="preserve">Mahdi Trabolsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on the Internet of Things(IoT 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de génie du design industriel (IDE), Nov 2022, Delft, Netherlands. pp.33-40, </w:t>
+              <w:t xml:space="preserve">19th International Conference on Distributed Computing in Smart Systems and the Internet of Things (DCOSS-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Pafos, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3567445.3567460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT58021.2023.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854196v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEMSA: a DT-enabled middleware for self-adaptive smart spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Yus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Middleware for Digital Twin (Midd4DT '23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM/IFIP, Dec 2023, Bologna, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4679,90 +4679,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlanIoT: a framework for adaptive data flow management in IoT-enhanced spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Belaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4809,90 +4809,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artifact: implementation of an adaptive flow management framework for IoT spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Belaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5154,217 +5154,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifact: SmartSPEC: customizable smart space datasets via event-driven simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peeyush Gupta</w:t>
+                <w:t xml:space="preserve">Enabling dynamic smart spaces using IoT-enhanced NGSI-LD data models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Magoutis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERCOM 2022: 20th International Conference on Pervasive Computing and Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CWSI 2022 - 3rd IoT Connected World/Web Semantic Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613965v1</w:t>
+                <w:t xml:space="preserve">hal-03854302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartSPEC: customizable smart space datasets via event-driven simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Chio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daokun Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeyush Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5373,171 +5334,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Yus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PERCOM 2022: 20th International Conference on Pervasive Computing and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Pisa, Italy. pp.152-162, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PerCom53586.2022.9762405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling dynamic smart spaces using IoT-enhanced NGSI-LD data models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
+                <w:t xml:space="preserve">Artifact: SmartSPEC: customizable smart space datasets via event-driven simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Chio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daokun Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeyush Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Yus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CWSI 2022 - 3rd IoT Connected World/Web Semantic Interoperability Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PERCOM 2022: 20th International Conference on Pervasive Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Pisa, Italy. pp.183-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PerComWorkshops53856.2022.9767264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854302v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartParcels: cross-Layer IoT planning for smart communities</w:t>
               </w:r>
@@ -5647,1376 +5647,1376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstracting Interactions with IoT Devices Towards a Semantic Vision of Smart Spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Yus</w:t>
+                <w:t xml:space="preserve">Adaptive Mediation for Data Exchange in IoT Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Chio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Hsin Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Mehrotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalini Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BuildSys 2019 - 6th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, New York, United States. </w:t>
+              <w:t xml:space="preserve">ARM 2019 - 18th Workshop on Adaptive and Reflexive Middleware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Davis, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3360322.3360859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3366612.3368122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298615v1</w:t>
+                <w:t xml:space="preserve">hal-02319447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Event Dropping for Intermittently Connected Subscribers over Pub/Sub Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LATTICE: A Framework for Optimizing IoT System Configurations at the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Issarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Florescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Toma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2019 - IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Shanghai, China</w:t>
+              <w:t xml:space="preserve">ICDCS 2019 - 39th IEEE International Conference on Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dallas, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058417v1</w:t>
+                <w:t xml:space="preserve">hal-02161795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Mediation for Data Exchange in IoT Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic Event Dropping for Intermittently Connected Subscribers over Pub/Sub Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nalini Venkatasubramanian</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Moscholios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARM 2019 - 18th Workshop on Adaptive and Reflexive Middleware</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICC 2019 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319447v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LATTICE: A Framework for Optimizing IoT System Configurations at the Edge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Billet</w:t>
+                <w:t xml:space="preserve">Abstracting Interactions with IoT Devices Towards a Semantic Vision of Smart Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Yus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristian Toma</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Mehrotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalini Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCS 2019 - 39th IEEE International Conference on Distributed Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BuildSys 2019 - 6th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3360322.3360859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161795v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer QoS-Aware Resource Allocation for IoT-Enabled Service Choreographies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fábio M. Costa</w:t>
+                <w:t xml:space="preserve">Simulation-based Queueing Models for Performance Analysis of IoT Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ioannis Moscholios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Workshop on Middleware and Applications for the Internet of Things (M4IoT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Communication Systems, Networks, and Digital Signal Processing (CSNDSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943541v1</w:t>
+                <w:t xml:space="preserve">hal-01797930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based Queueing Models for Performance Analysis of IoT Applications</w:t>
+                <w:t xml:space="preserve">Queueing Network Modeling Patterns for Reliable and Unreliable Publish/Subscribe Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Moscholios</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ajay Kattepur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Issarny</w:t>
+                <w:t xml:space="preserve">Valerie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Communication Systems, Networks, and Digital Signal Processing (CSNDSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">MobiQuitous 2018 - 15th EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797930v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queueing Network Modeling Patterns for Reliable and Unreliable Publish/Subscribe Protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interconnecting and Monitoring Heterogeneous Things in IoT Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient Ntumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Kattepur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobiQuitous 2018 - 15th EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, New York, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Web Engineering (ICWE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Caceres, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893926v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FireDeX: a Prioritized IoT Data Exchange Middleware for Emergency Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle E Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casey Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharad Mehrotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/IFIP/USENIX Middleware conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Rennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3274808.3274830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnecting and Monitoring Heterogeneous Things in IoT Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patient Ntumba</w:t>
+                <w:t xml:space="preserve">QoS-Aware Resource Allocation for Mobile IoT Pub/Sub Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo da Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Engineering (ICWE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Caceres, Spain</w:t>
+              <w:t xml:space="preserve">2018 International Conference on Internet of Things (ICIOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771857v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS-Aware Resource Allocation for Mobile IoT Pub/Sub Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Gomes</w:t>
+                <w:t xml:space="preserve">When Service-oriented Computing Meets the IoT: A Use Case in the Context of Urban Mobile Crowdsensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Issarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Costa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ricardo da Rocha</w:t>
+                <w:t xml:space="preserve">Françoise Sailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Internet of Things (ICIOT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESOCC 2018 : 7th European Conference on Service-oriented and Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Como, Italy. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99819-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797933v1</w:t>
+                <w:t xml:space="preserve">hal-01871515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Service-oriented Computing Meets the IoT: A Use Case in the Context of Urban Mobile Crowdsensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Issarny</w:t>
+                <w:t xml:space="preserve">Cross-layer QoS-Aware Resource Allocation for IoT-Enabled Service Choreographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio M. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOCC 2018 : 7th European Conference on Service-oriented and Cloud Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 5th International Workshop on Middleware and Applications for the Internet of Things (M4IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871515v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Modeling of the Middleware Overlay Infrastructure of Mobile Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Moscholios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7054,77 +7054,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timeliness Evaluation of Intermittent Mobile Connectivity over Pub/Sub Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPE 2017 - 8th ACM/SPEC International Conference on Performance Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, L'Aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7162,77 +7162,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Heterogeneous Services and Things into Choreographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddhartha Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Service Oriented Computing (ICSOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Banff, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7257,90 +7257,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Service-oriented Architecture for the IoT: A Middleware Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Service Oriented Computing (ICSOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Banff, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7417,51 +7417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpendra Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Smart Cities Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Trento, Italy. </w:t>
@@ -7551,51 +7551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animesh Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpendra Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Gran Canaria, Spain</w:t>
@@ -7624,90 +7624,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Timing Constraints in Heterogeneous Middleware Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Kattepur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Kattepur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOC'15 - International Conference on Service Oriented Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7758,77 +7758,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachit Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animesh Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WiMob 2015 - 11th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7948,90 +7948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service-oriented Distributed Applications in the Future Internet: The Case for Interaction Paradigm Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Beauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOCC 2013 - European Conference on Service-Oriented and Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Malaga, Spain. pp.134-148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8374,90 +8374,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Implementation Experience with SDN-enabled IoT Data Exchange Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Scalzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle E Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bellavista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Middleware 2018 - ACM/IFIP/USENIX Middleware conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Rennes, France</w:t>
@@ -8499,90 +8499,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Mobile Social Crowd-Sensing for Transport Information Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachit Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animesh Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetMob, Data for Development (D4D) Challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, MIT Media Lab, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8915,263 +8915,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated CHOReOS middleware - Enabling large-scale, QoS-aware adaptive choreographies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Final CHOReOS Architectural Style and its Relation with the CHOReOS Development Process and IDRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dionysis Athanasopoulos</w:t>
+                <w:t xml:space="preserve">Sara Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912882v1</w:t>
+                <w:t xml:space="preserve">hal-00912869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Final CHOReOS Architectural Style and its Relation with the CHOReOS Development Process and IDRE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
+                <w:t xml:space="preserve">Integrated CHOReOS middleware - Enabling large-scale, QoS-aware adaptive choreographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Kon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Lago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Zarras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Hachem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Issarny</w:t>
+                <w:t xml:space="preserve">Dionysis Athanasopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912869v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9189,90 +9189,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDICT: simulation of edge interactions across IoT-enhanced environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Belaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9320,51 +9320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Ease of Application Development for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pankesh Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9684,51 +9684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04957780v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Chun Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chun Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hsin Hsu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Venkatasubramanian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3716637" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03636539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Yus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Mehrotra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527241" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kattepur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Issarny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-021-00143-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Moscholios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi13040087" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Benson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scalzotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Grant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3456301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daokun Jiang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3430915.3442432" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Archer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A August" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Davison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1548512920956383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Ntumba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.05.064" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517164v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Kai Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Krouti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Markopoulou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tserpes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Badolato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Samson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj Hassan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3788550.3794868" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05548473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Magoutis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Khoder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Tuncer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Kathalkar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Jakovetic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Iosifidis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3770501.3770525" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Makris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Fournaris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Aghaie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Arakas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Anaxagorou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR64739.2025.11130091" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05001580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaur Kullman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manav Bhatt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066406v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936304v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04936311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Taleb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Samrouth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318585v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Tsirikas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Fouskas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krish Chatterjie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3770501.3770516" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrije Panic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerCom59722.2024.10494430" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800098v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703790.3703803" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Ntallaris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703790.3703802" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514047v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmine Khaled" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04482364v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA59870.2024.00014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514009v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops59983.2024.10502756" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04605818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bela&#239;d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04122938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaCom57706.2023.00143" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583678.3596890" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Trabolsi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysostomos Zeginis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539597.3575781" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervakis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plexousakis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567445.3567460" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631319.3632303" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00029" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Elhabbash" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Elkhatib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Salama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567445.3567451" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583678.3603279" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613965v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeyush Gupta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops53856.2022.9767264" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerCom53586.2022.9762405" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ying Hsieh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450268.3453526" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298615v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360322.3360859" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319447v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366612.3368122" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161795v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Billet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florescu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Toma" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943541v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio M. Costa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gomes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Rocha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797930v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893926v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle E Benson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274808.3274830" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01771857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797933v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Costa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871515v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470328v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415893v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Dutta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garvita Bajaj" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Agarwal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpendra Singh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2016.7580779" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Pathak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204786v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204871v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843464v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Basdekis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Stephanidis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841332v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Beauche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40651-5_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450268.3453514" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298610v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaya Almanee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameera Ghayyur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhrubajyoti Ghosh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360322.3360996" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895274v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206622v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001839v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Kon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lago" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Zarras" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysis Athanasopoulos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912869v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hachem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078497v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankesh Patel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01592623v4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066234" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04957780v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Chun Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chun Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hsin Hsu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Venkatasubramanian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3716637" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03636539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Yus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Mehrotra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527241" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Moscholios" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi13040087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465847v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kattepur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Issarny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-021-00143-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Benson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scalzotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Grant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3456301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daokun Jiang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3430915.3442432" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Archer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A August" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Davison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1548512920956383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Ntumba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.05.064" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3788550.3794868" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517164v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Kai Huang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Krouti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Markopoulou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tserpes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Badolato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Samson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj Hassan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05548473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Magoutis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Makris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Fournaris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Aghaie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Arakas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Anaxagorou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR64739.2025.11130091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05001580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaur Kullman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manav Bhatt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Jakovetic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Iosifidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3770501.3770525" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Kathalkar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04936311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Taleb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Samrouth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318585v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Tsirikas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Fouskas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krish Chatterjie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3770501.3770516" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Khoder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Tuncer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrije Panic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerCom59722.2024.10494430" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmine Khaled" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Ntallaris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703790.3703802" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800098v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703790.3703803" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04482364v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA59870.2024.00014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514009v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops59983.2024.10502756" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04605818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bela&#239;d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04122938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaCom57706.2023.00143" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854196v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysostomos Zeginis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervakis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plexousakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567445.3567460" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583678.3596890" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539597.3575781" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Trabolsi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631319.3632303" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00029" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Elhabbash" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Elkhatib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Salama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567445.3567451" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583678.3603279" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854302v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613959v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeyush Gupta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerCom53586.2022.9762405" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613965v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops53856.2022.9767264" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ying Hsieh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450268.3453526" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366612.3368122" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161795v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Billet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florescu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Toma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058417v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360322.3360859" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01771857v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877555v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle E Benson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274808.3274830" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gomes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Costa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Rocha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio M. Costa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470328v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415893v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Dutta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garvita Bajaj" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Agarwal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpendra Singh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2016.7580779" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Pathak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204786v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204871v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843464v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Basdekis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Stephanidis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841332v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Beauche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40651-5_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450268.3453514" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298610v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaya Almanee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameera Ghayyur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhrubajyoti Ghosh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360322.3360996" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895274v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206622v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001839v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912869v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hachem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912882v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Kon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lago" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Zarras" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysis Athanasopoulos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078497v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankesh Patel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01592623v4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066234" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>