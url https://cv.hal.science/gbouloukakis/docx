--- v1 (2026-04-25)
+++ v2 (2026-05-31)
@@ -356,261 +356,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of Internet of Things interactions via simulation-based queueing models</w:t>
+                <w:t xml:space="preserve">Timed protocol analysis of interconnected mobile IoT devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Moscholios</w:t>
+                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
+                <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Issarny</w:t>
+                <w:t xml:space="preserve">Valerie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (4), pp.87:1-87:13. </w:t>
+              <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.12:1-12:31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fi13040087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13174-021-00143-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184939v1</w:t>
+                <w:t xml:space="preserve">hal-03465847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timed protocol analysis of interconnected mobile IoT devices</w:t>
+                <w:t xml:space="preserve">Performance analysis of Internet of Things interactions via simulation-based queueing models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Moscholios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Issarny</w:t>
+                <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Internet Services and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.12:1-12:31. </w:t>
+              <w:t xml:space="preserve">Future internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.87:1-87:13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13174-021-00143-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fi13040087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465847v1</w:t>
+                <w:t xml:space="preserve">hal-03184939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PrioDeX: a Data Exchange middleware for efficient event prioritization in SDN-based IoT systems</w:t>
               </w:r>
@@ -1011,77 +1011,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated synthesis of mediators for middleware-layer protocol interoperability in the IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient Ntumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 101, pp.1271-1294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1141,390 +1141,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRAFTER: causality-based self-adaptation for autonomous IoT systems</w:t>
+                <w:t xml:space="preserve">Arena: a kubernetes-based testbed for evaluating application deployment across the computing continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Hajj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ajay Kattepur</w:t>
+                <w:t xml:space="preserve">Chih-Kai Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Conan</w:t>
+                <w:t xml:space="preserve">Konstantinos Krouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Markopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Tserpes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS 2026)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2026, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502288v1</w:t>
+                <w:t xml:space="preserve">hal-05517164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arena: a kubernetes-based testbed for evaluating application deployment across the computing continuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Artifact: PSMark: a distributed IoT benchmark for publish/subscribe under domain-based workloads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Badolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Kai Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2026, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 24th International Conference on Pervasive Computing and Communications (PerCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Pisa (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517164v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifact: PSMark: a distributed IoT benchmark for publish/subscribe under domain-based workloads</w:t>
+                <w:t xml:space="preserve">CRAFTER: causality-based self-adaptation for autonomous IoT systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Badolato</w:t>
+                <w:t xml:space="preserve">Houssam Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Samson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chih-Kai Huang</w:t>
+                <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Conference on Pervasive Computing and Communications (PerCom)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Software Engineering for Adaptive and Self-Managing Systems (SEAMS 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro (BRAZIL), Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3788550.3794868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517868v1</w:t>
+                <w:t xml:space="preserve">hal-05502288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectural foundations for collaborative machine learning in federated data spaces</w:t>
               </w:r>
@@ -1605,90 +1605,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSMark: a distributed IoT benchmark for publish/subscribe under domain-based workloads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Badolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Kai Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1724,692 +1724,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DigiGuide: a DT-based occupant guiding system for optimizing comfort and energy consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking AIoT efficiency in the computing continuum - the PANDORA framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Kattepur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Ma</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dusan Jakovetic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Iosifidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Tserpes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart Computing (SMARTCOMP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on the Internet of Things (IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3770501.3770525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066406v1</w:t>
+                <w:t xml:space="preserve">hal-05318579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoEvolution: a comprehensive trustworthy framework for connected machine learning and secure interconnected AI solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network-aware path planning for autonomous mobile robots in industrial environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Aghaie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Om Kathalkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Kattepur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cyber Security and Resilience (CSR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Networks and Telecommunications Systems (ANTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2025, Delhi, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318608v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifact: defining and analyzing smart device passive mode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manav Bhatt</w:t>
+                <w:t xml:space="preserve">DigiGuide: a DT-based occupant guiding system for optimizing comfort and energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Yus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PerCom Workshops - 23rd International Conference on Pervasive Computing and Communications (PerCom 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Smart Computing (SMARTCOMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001580v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking AIoT efficiency in the computing continuum - the PANDORA framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ajay Kattepur</w:t>
+                <w:t xml:space="preserve">CoEvolution: a comprehensive trustworthy framework for connected machine learning and secure interconnected AI solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Makris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Fournaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Aghaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Arakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dusan Jakovetic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Tserpes</w:t>
+                <w:t xml:space="preserve">Anna Maria Anaxagorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on the Internet of Things (IoT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3770501.3770525⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Cyber Security and Resilience (CSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2025, Chania, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSR64739.2025.11130091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318579v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-aware path planning for autonomous mobile robots in industrial environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artifact: defining and analyzing smart device passive mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Badolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaur Kullman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Om Kathalkar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ajay Kattepur</w:t>
+                <w:t xml:space="preserve">Manav Bhatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Networks and Telecommunications Systems (ANTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2025, Delhi, India</w:t>
+              <w:t xml:space="preserve">IEEE PerCom Workshops - 23rd International Conference on Pervasive Computing and Communications (PerCom 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378467v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Your smart home exchanged 3M messages: defining and analyzing smart device passive mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Badolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaur Kullman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manav Bhatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2490,51 +2490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Samrouth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th IEEE Middle East &amp; North Africa COMMunications Conference(MENACOMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Byblos, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2611,51 +2611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fotios Fouskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krish Chatterjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Badolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on the Internet of Things (IoT 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Nov 2025, Vienna, Germany. </w:t>
@@ -2706,51 +2706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPARQ: a QoS-Aware framework for mitigating cyber risk in self-protecting IoT systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2909,51 +2909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-zyBench: using co-simulation and digital twins to benchmark thermal comfort provision in smart buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrije Panic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3026,51 +3026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A message broker architecture for adaptive data exchange in the IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3078,51 +3078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Scalzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirmine Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE International Conference on Software Architecture (ICSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2024, Charminar, Hyderabad, India</w:t>
@@ -3372,90 +3372,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automating the evaluation of interoperability effectiveness in heterogeneous IoT systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE International Conference on Software Architecture (ICSA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2024, Charminar, Hyderabad, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3489,51 +3489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artifact: Co-zyBench: a thermal comfort provision benchmark for smart buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrije Panic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3701,103 +3701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient scheduling of smart building energy systems using AI planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Yus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on ICT for Sustainability (ICT4S)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3816,836 +3816,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDICT: simulation of edge interactions across IoT-enhanced environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DONNA: a data model for enabling extensible and efficient metaverse applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamel Belaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Distributed Computing in Smart Systems and the Internet of Things (DCOSS-IoT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT58021.2023.00037⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Metaverse Computing, Networking and Applications (MetaCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetaCom57706.2023.00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125134v1</w:t>
+                <w:t xml:space="preserve">hal-04122938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DONNA: a data model for enabling extensible and efficient metaverse applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EDICT: simulation of edge interactions across IoT-enhanced environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Belaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Metaverse Computing, Networking and Applications (MetaCom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Kyoto, Japan. </w:t>
+              <w:t xml:space="preserve">19th International Conference on Distributed Computing in Smart Systems and the Internet of Things (DCOSS-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Pafos, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MetaCom57706.2023.00143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT58021.2023.00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122938v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling IOT-enhanced transportation systems using the NGSI protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ComDeX: a context-aware federated platform for IoT-enhanced communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Magoutis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on the Internet of Things(IoT 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3567445.3567460⟩</w:t>
+              <w:t xml:space="preserve">17th ACM International Conference on Distributed and Event‐Based Systems (DEBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Neuchatel, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583678.3596890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854196v1</w:t>
+                <w:t xml:space="preserve">hal-04125991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ComDeX: a context-aware federated platform for IoT-enhanced communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SmartCityBus -A platform for smart transportation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysostomos Zeginis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Magoutis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ACM International Conference on Distributed and Event‐Based Systems (DEBS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3583678.3596890⟩</w:t>
+              <w:t xml:space="preserve">The ACM Web Search and Data Mining (WSDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3539597.3575781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125991v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartCityBus -A platform for smart transportation systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(DEMO) EDICT: A simulation tool for performance metrics datasets in IoT environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">George Christodoulou</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Kattepur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Trabolsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ACM Web Search and Data Mining (WSDM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3539597.3575781⟩</w:t>
+              <w:t xml:space="preserve">19th International Conference on Distributed Computing in Smart Systems and the Internet of Things (DCOSS-IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Pafos, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT58021.2023.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935540v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(DEMO) EDICT: A simulation tool for performance metrics datasets in IoT environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enabling IOT-enhanced transportation systems using the NGSI protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ajay Kattepur</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysostomos Zeginis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Zervakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Trabolsi</w:t>
+                <w:t xml:space="preserve">Dimitris Plexousakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Distributed Computing in Smart Systems and the Internet of Things (DCOSS-IoT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Pafos, Cyprus. </w:t>
+              <w:t xml:space="preserve">The 12th International Conference on the Internet of Things(IoT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de génie du design industriel (IDE), Nov 2022, Delft, Netherlands. pp.33-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DCOSS-IoT58021.2023.00020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3567445.3567460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125135v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEMSA: a DT-enabled middleware for self-adaptive smart spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Yus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop on Middleware for Digital Twin (Midd4DT '23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM/IFIP, Dec 2023, Bologna, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4679,103 +4679,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlanIoT: a framework for adaptive data flow management in IoT-enhanced spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Belaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Symposium on Software Engineering for Adaptive and Self-Managing Systems (SEAMS )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Melbourbe, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4809,103 +4809,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artifact: implementation of an adaptive flow management framework for IoT spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Belaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Symposium on Software Engineering for Adaptive and Self-Managing Systems (SEAMS )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5154,390 +5154,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling dynamic smart spaces using IoT-enhanced NGSI-LD data models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
+                <w:t xml:space="preserve">SmartSPEC: customizable smart space datasets via event-driven simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Chio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daokun Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeyush Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Yus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CWSI 2022 - 3rd IoT Connected World/Web Semantic Interoperability Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PERCOM 2022: 20th International Conference on Pervasive Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Pisa, Italy. pp.152-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PerCom53586.2022.9762405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854302v1</w:t>
+                <w:t xml:space="preserve">hal-03613959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartSPEC: customizable smart space datasets via event-driven simulations</w:t>
+                <w:t xml:space="preserve">Artifact: SmartSPEC: customizable smart space datasets via event-driven simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Chio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daokun Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeyush Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Yus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PERCOM 2022: 20th International Conference on Pervasive Computing and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Pisa, Italy. pp.152-162, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2022, Pisa, Italy. pp.183-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PerComWorkshops53856.2022.9767264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PerCom53586.2022.9762405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03613959v1</w:t>
+                <w:t xml:space="preserve">hal-03613965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifact: SmartSPEC: customizable smart space datasets via event-driven simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peeyush Gupta</w:t>
+                <w:t xml:space="preserve">Enabling dynamic smart spaces using IoT-enhanced NGSI-LD data models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Magoutis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PERCOM 2022: 20th International Conference on Pervasive Computing and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CWSI 2022 - 3rd IoT Connected World/Web Semantic Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PerComWorkshops53856.2022.9767264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03613965v1</w:t>
+                <w:t xml:space="preserve">hal-03854302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartParcels: cross-Layer IoT planning for smart communities</w:t>
               </w:r>
@@ -5783,51 +5783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LATTICE: A Framework for Optimizing IoT System Configurations at the Edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5898,684 +5898,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Event Dropping for Intermittently Connected Subscribers over Pub/Sub Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abstracting Interactions with IoT Devices Towards a Semantic Vision of Smart Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Yus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Mehrotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalini Venkatasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2019 - IEEE International Conference on Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BuildSys 2019 - 6th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3360322.3360859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058417v1</w:t>
+                <w:t xml:space="preserve">hal-02298615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstracting Interactions with IoT Devices Towards a Semantic Vision of Smart Spaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic Event Dropping for Intermittently Connected Subscribers over Pub/Sub Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nalini Venkatasubramanian</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Moscholios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BuildSys 2019 - 6th ACM International Conference on Systems for Energy-Efficient Buildings, Cities, and Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICC 2019 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3360322.3360859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02298615v1</w:t>
+                <w:t xml:space="preserve">hal-02058417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based Queueing Models for Performance Analysis of IoT Applications</w:t>
+                <w:t xml:space="preserve">Queueing Network Modeling Patterns for Reliable and Unreliable Publish/Subscribe Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Kattepur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Moscholios</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Issarny</w:t>
+                <w:t xml:space="preserve">Valerie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Communication Systems, Networks, and Digital Signal Processing (CSNDSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">MobiQuitous 2018 - 15th EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797930v1</w:t>
+                <w:t xml:space="preserve">hal-01893926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queueing Network Modeling Patterns for Reliable and Unreliable Publish/Subscribe Protocols</w:t>
+                <w:t xml:space="preserve">Simulation-based Queueing Models for Performance Analysis of IoT Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Kattepur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ioannis Moscholios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Issarny</w:t>
+                <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobiQuitous 2018 - 15th EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, New York, United States</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Communication Systems, Networks, and Digital Signal Processing (CSNDSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893926v1</w:t>
+                <w:t xml:space="preserve">hal-01797930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnecting and Monitoring Heterogeneous Things in IoT Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patient Ntumba</w:t>
+                <w:t xml:space="preserve">FireDeX: a Prioritized IoT Data Exchange Middleware for Emergency Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle E Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Issarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Mehrotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Engineering (ICWE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/IFIP/USENIX Middleware conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3274808.3274830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771857v1</w:t>
+                <w:t xml:space="preserve">hal-01877555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FireDeX: a Prioritized IoT Data Exchange Middleware for Emergency Response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyle E Benson</w:t>
+                <w:t xml:space="preserve">Interconnecting and Monitoring Heterogeneous Things in IoT Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patient Ntumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IFIP/USENIX Middleware conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Web Engineering (ICWE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Caceres, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3274808.3274830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01877555v1</w:t>
+                <w:t xml:space="preserve">hal-01771857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QoS-Aware Resource Allocation for Mobile IoT Pub/Sub Systems</w:t>
               </w:r>
@@ -6600,51 +6600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo da Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6682,77 +6682,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Service-oriented Computing Meets the IoT: A Use Case in the Context of Urban Mobile Crowdsensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Issarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Sailhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6825,51 +6825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-layer QoS-Aware Resource Allocation for IoT-Enabled Service Choreographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio M. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6946,77 +6946,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Modeling of the Middleware Overlay Infrastructure of Mobile Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Moscholios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Moscholios</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7054,77 +7054,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timeliness Evaluation of Intermittent Mobile Connectivity over Pub/Sub Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPE 2017 - 8th ACM/SPEC International Conference on Performance Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, L'Aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7162,77 +7162,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Heterogeneous Services and Things into Choreographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddhartha Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Service Oriented Computing (ICSOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Banff, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7257,77 +7257,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Service-oriented Architecture for the IoT: A Middleware Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Billet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7417,51 +7417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpendra Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Smart Cities Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Trento, Italy. </w:t>
@@ -7551,51 +7551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animesh Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushpendra Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Gran Canaria, Spain</w:t>
@@ -7624,90 +7624,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Timing Constraints in Heterogeneous Middleware Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOC'15 - International Conference on Service Oriented Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7758,77 +7758,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachit Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animesh Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WiMob 2015 - 11th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7948,90 +7948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service-oriented Distributed Applications in the Future Internet: The Case for Interaction Paradigm Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Beauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOCC 2013 - European Conference on Service-Oriented and Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Malaga, Spain. pp.134-148, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8374,90 +8374,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Implementation Experience with SDN-enabled IoT Data Exchange Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Scalzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle E Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bellavista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Middleware 2018 - ACM/IFIP/USENIX Middleware conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Rennes, France</w:t>
@@ -8499,90 +8499,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Mobile Social Crowd-Sensing for Transport Information Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachit Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animesh Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Issarny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetMob, Data for Development (D4D) Challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, MIT Media Lab, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8947,77 +8947,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaos Georgantas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Issarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9189,103 +9189,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDICT: simulation of edge interactions across IoT-enhanced environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hajj Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Bouloukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Belaïd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Telecom SudParis. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -9320,51 +9320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Ease of Application Development for the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pankesh Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kattepur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9684,51 +9684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04957780v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Chun Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chun Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hsin Hsu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Venkatasubramanian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3716637" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03636539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Yus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Mehrotra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527241" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Moscholios" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi13040087" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465847v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kattepur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Issarny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-021-00143-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Benson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scalzotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Grant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3456301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daokun Jiang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3430915.3442432" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Archer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A August" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Davison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1548512920956383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Ntumba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.05.064" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3788550.3794868" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517164v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Kai Huang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Krouti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Markopoulou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tserpes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517868v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Badolato" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Samson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj Hassan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05548473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Magoutis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Makris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Fournaris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Aghaie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Arakas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Anaxagorou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR64739.2025.11130091" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05001580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaur Kullman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manav Bhatt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Jakovetic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Iosifidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3770501.3770525" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Kathalkar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04936311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Taleb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Samrouth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318585v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Tsirikas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Fouskas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krish Chatterjie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3770501.3770516" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Khoder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Tuncer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrije Panic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerCom59722.2024.10494430" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmine Khaled" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Ntallaris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703790.3703802" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800098v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703790.3703803" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04482364v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA59870.2024.00014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514009v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops59983.2024.10502756" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04605818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125134v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bela&#239;d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04122938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaCom57706.2023.00143" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854196v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysostomos Zeginis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervakis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plexousakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567445.3567460" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583678.3596890" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539597.3575781" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Trabolsi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631319.3632303" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00029" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Elhabbash" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Elkhatib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Salama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567445.3567451" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583678.3603279" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854302v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613959v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeyush Gupta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerCom53586.2022.9762405" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613965v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops53856.2022.9767264" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ying Hsieh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450268.3453526" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366612.3368122" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161795v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Billet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florescu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Toma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058417v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360322.3360859" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797930v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01771857v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877555v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle E Benson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274808.3274830" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gomes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Costa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Rocha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio M. Costa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470328v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415893v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Dutta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garvita Bajaj" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Agarwal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpendra Singh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2016.7580779" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Pathak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204786v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204871v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843464v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Basdekis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Stephanidis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841332v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Beauche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40651-5_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450268.3453514" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298610v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaya Almanee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameera Ghayyur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhrubajyoti Ghosh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360322.3360996" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895274v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206622v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001839v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912869v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hachem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912882v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Kon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lago" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Zarras" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysis Athanasopoulos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078497v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankesh Patel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01592623v4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066234" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04957780v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Chun Chang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Chun Wu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bouloukakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hsin Hsu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Venkatasubramanian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3716637" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03636539v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Yus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Mehrotra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527241" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03465847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kattepur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Issarny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-021-00143-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Moscholios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Issarny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi13040087" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171358v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Benson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Scalzotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bellavista" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Grant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3456301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039546v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daokun Jiang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3430915.3442432" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03039540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Archer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A August" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Davison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1548512920956383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patient Ntumba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.05.064" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517164v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Kai Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Krouti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Markopoulou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tserpes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Badolato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Samson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj Hassan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3788550.3794868" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05548473v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papadakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Magoutis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Jakovetic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Iosifidis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3770501.3770525" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Kathalkar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318608v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Makris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Fournaris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Aghaie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Arakas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Anaxagorou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSR64739.2025.11130091" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05001580v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaur Kullman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manav Bhatt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936304v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04936311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayad Taleb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Samrouth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318585v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Tsirikas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotios Fouskas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krish Chatterjie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3770501.3770516" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Palma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Khoder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Tuncer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514006v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrije Panic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerCom59722.2024.10494430" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirmine Khaled" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Ntallaris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703790.3703802" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800098v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3703790.3703803" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04482364v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSA59870.2024.00014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04514009v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops59983.2024.10502756" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04605818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04122938v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaCom57706.2023.00143" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bela&#239;d" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00037" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583678.3596890" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935540v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysostomos Zeginis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Christodoulou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3539597.3575781" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125135v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Trabolsi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT58021.2023.00020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854196v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Zervakis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plexousakis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567445.3567460" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631319.3632303" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00029" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEAMS59076.2023.00032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854171v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalam Elhabbash" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Elkhatib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Salama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567445.3567451" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583678.3603279" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeyush Gupta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerCom53586.2022.9762405" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613965v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops53856.2022.9767264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03854302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171372v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ying Hsieh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450268.3453526" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366612.3368122" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161795v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Billet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Florescu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Toma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298615v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360322.3360859" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058417v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797930v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle E Benson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3274808.3274830" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01771857v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gomes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Costa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Rocha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sailhan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99819-0_1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01943541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio M. Costa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01470328v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415893v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhartha Dutta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garvita Bajaj" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Agarwal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpendra Singh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2016.7580779" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204827v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animesh Pathak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204786v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204871v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843464v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Basdekis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine Stephanidis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841332v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Beauche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40651-5_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450268.3453514" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02298610v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaya Almanee" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameera Ghayyur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhrubajyoti Ghosh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360322.3360996" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895274v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206622v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Taconet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Batista" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Victor Borges Caldas da Silva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Cavalcante" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18176-4_4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001839v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912869v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hachem" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912882v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Kon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lago" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Zarras" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionysis Athanasopoulos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078497v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788366v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankesh Patel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01592623v4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066234" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>