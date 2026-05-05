--- v0 (2026-03-19)
+++ v1 (2026-05-05)
@@ -638,287 +638,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring visual feedback modalities in Augmented Reality to control the walking speed. Feasibility study</w:t>
+                <w:t xml:space="preserve">Exploring visual feedback modalities in augmented reality to control the walking speed of children with cerebral palsy. Experimental design protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nejib Khouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 81, pp.122-123. </w:t>
+              <w:t xml:space="preserve">, 2020, 81, pp.120--121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117022v1</w:t>
+                <w:t xml:space="preserve">hal-03116861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring visual feedback modalities in augmented reality to control the walking speed of children with cerebral palsy. Experimental design protocol</w:t>
+                <w:t xml:space="preserve">Exploring visual feedback modalities in Augmented Reality to control the walking speed. Feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Khouri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 81, pp.120--121. </w:t>
+              <w:t xml:space="preserve">, 2020, 81, pp.122-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116861v1</w:t>
+                <w:t xml:space="preserve">hal-03117022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of the head tracking measured by Microsoft Hololens during different walking conditions</w:t>
               </w:r>
@@ -1573,295 +1573,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory VR interaction for protein-docking in the CoRSAIRe project</w:t>
+                <w:t xml:space="preserve">Docking de protéines en réalité virtuelle. Une approche hybride et multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Nelson</w:t>
+                <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Martin</w:t>
+                <w:t xml:space="preserve">Abdelhamid Drif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Picinali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+                <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (4), pp.273-293. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (8), pp.983 - 1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10055-009-0136-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/tsi.28.983-1015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753897v1</w:t>
+                <w:t xml:space="preserve">hal-01753902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docking de protéines en réalité virtuelle. Une approche hybride et multimodale</w:t>
+                <w:t xml:space="preserve">Multisensory VR interaction for protein-docking in the CoRSAIRe project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Picinali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (8), pp.983 - 1015. </w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (4), pp.273-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.28.983-1015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10055-009-0136-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753902v1</w:t>
+                <w:t xml:space="preserve">hal-01753897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeling what you hear: auditory signals can modulate tactile tap perception</w:t>
               </w:r>
@@ -1985,51 +1985,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2140,51 +2140,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hand representation on a grasping task in augmented reality</w:t>
+                <w:t xml:space="preserve">Brightness Is More Efficient Than Delay To Induce Weight Perception In Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lafuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
@@ -2202,214 +2202,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Multimodal Interaction (ICMI 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 29th International Conference on Auditory Display (ICAD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Troy, NY, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285918v1</w:t>
+                <w:t xml:space="preserve">hal-05169969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARRoW-CP: Virtual walking rehabilitation for children with cerebral palsy. Game design framework and Preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
+                <w:t xml:space="preserve">Influence of hand representation on a grasping task in augmented reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lafuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Desailly</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RehabWeek Virtual 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Multimodal Interaction (ICMI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.364--372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3577190.3614128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331864v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an AR game for walking rehabilitation: Preliminary study of the impact of augmented feedback modalities on walking speed</w:t>
+                <w:t xml:space="preserve">ARRoW-CP: Virtual walking rehabilitation for children with cerebral palsy. Game design framework and Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
@@ -2427,327 +2427,318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Symposium on Mixed and Augmented Reality Adjunct (ISMAR-Adjunct 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RehabWeek Virtual 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102020v1</w:t>
+                <w:t xml:space="preserve">hal-03331864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducing self-motion sensations in driving simulators using force-feedback and haptic motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an AR game for walking rehabilitation: Preliminary study of the impact of augmented feedback modalities on walking speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2017 - 19th IEEE Virtual Reality </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VR.2017.7892234⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Symposium on Mixed and Augmented Reality Adjunct (ISMAR-Adjunct 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.264--268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct51615.2020.00075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524537v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D interaction assistance in virtual reality: a semantic reasoning engine for context-awareness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inducing self-motion sensations in driving simulators using force-feedback and haptic motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the International Conference on Context-Aware Systems and Applications (ICCASA 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36642-0_4⟩</w:t>
+              <w:t xml:space="preserve">VR 2017 - 19th IEEE Virtual Reality </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.84-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2017.7892234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762356v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D interaction assistance in virtual reality: A semantic reasoning engine for context-awareness</w:t>
+                <w:t xml:space="preserve">3D interaction assistance in virtual reality: a semantic reasoning engine for context-awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
@@ -2765,309 +2756,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2013) and International Conference on Information Visualization Theory and Applications (IVAPP 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the International Conference on Context-Aware Systems and Applications (ICCASA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Ho Chi Minh City, Vietnam. pp.30--40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36642-0_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830038v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Conceptual Graphs to embed expert knowledge in VR Interactions: Application to Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Qasim</w:t>
+                <w:t xml:space="preserve">3D interaction assistance in virtual reality: A semantic reasoning engine for context-awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Férey</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Joint Virtual Reality Conference – JVRC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Campus Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2013) and International Conference on Information Visualization Theory and Applications (IVAPP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.349--358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753890v1</w:t>
+                <w:t xml:space="preserve">hal-00830038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+                <w:t xml:space="preserve">Using Conceptual Graphs to embed expert knowledge in VR Interactions: Application to Structural Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Qasim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality (VR 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th Joint Virtual Reality Conference – JVRC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Campus Paris Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665627v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discrete Hidden Markov Models Recognition Module for Temporal Series: Application to Real-Time 3D Hand Gestures.</w:t>
+                <w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
@@ -3085,106 +3076,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469509⟩</w:t>
+              <w:t xml:space="preserve">Virtual Reality (VR 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.103--104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2012.6180903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749097v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Reasoning Engine for Context-Awareness: Detection and Enhancement of 3D Interaction Interests</w:t>
+                <w:t xml:space="preserve">A Discrete Hidden Markov Models Recognition Module for Temporal Series: Application to Real-Time 3D Hand Gestures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
@@ -3202,97 +3193,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.299--304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761912v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness: A semantic reasoning engine for classic virtual environment</w:t>
+                <w:t xml:space="preserve">A Semantic Reasoning Engine for Context-Awareness: Detection and Enhancement of 3D Interaction Interests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
@@ -3310,426 +3310,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.201--202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672645v1</w:t>
+                <w:t xml:space="preserve">hal-00761912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+                <w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness: A semantic reasoning engine for classic virtual environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées de l'AFRV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Roma, Italy. pp.562--567, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2012.6180903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633201v1</w:t>
+                <w:t xml:space="preserve">hal-00672645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'un module de reconnaissance de gestes continus en temps réel pour la réalité virtuelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+                <w:t xml:space="preserve">Systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Essabbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journ ées de l'AFRV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Orsay, France. pp.95--101</w:t>
+              <w:t xml:space="preserve">5èmes journées de l'AFRV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664556v1</w:t>
+                <w:t xml:space="preserve">hal-00633201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réalisation d'un module de reconnaissance de gestes continus en temps réel pour la réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dennemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journ ées de l'AFRV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Orsay, France. pp.95--101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">User Needs Analysis to Design a 3D Multimodal Protein-Docking Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Reno, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/3DUI.2008.4476602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3739,91 +3847,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usability of a user-centered virtual reality system for upper limb motor rehabilitation in chronic stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Grosmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Koeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3842,51 +3950,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Congress of World Federation for Neurorehabilitation (WFNR 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3896,114 +4004,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendu multimodal en Réalité Virtuelle : Supervision des interactions au service de la tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00193064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4071,51 +4179,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE345446"/>
+    <w:nsid w:val="0B18956C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4302,51 +4410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gbouyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2412-449X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11945548X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192930310" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000014015765X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bams" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan-Terral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Khouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03755092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3198243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082697" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Khouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.095" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116861v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2017.17.2.2890" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dennemont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.705-736" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Essabbah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54816-1_4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-014-0247-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.187-214" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V54ZL618-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0136-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.983-1015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O Ernst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Drewing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-2128-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H69G8P3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dessailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04285918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lafuma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goguel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614128" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331864v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct51615.2020.00075" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524537v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892234" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36642-0_4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Qasim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665627v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2012.6180903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469509" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761912v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664556v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2008.4476602" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Grosmaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Koeppel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gbouyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2412-449X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11945548X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192930310" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000014015765X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bams" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan-Terral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Khouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03755092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3198243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082697" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Khouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.094" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2017.17.2.2890" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dennemont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.705-736" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Essabbah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54816-1_4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-014-0247-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.187-214" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V54ZL618-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.983-1015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0136-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O Ernst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Drewing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-2128-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H69G8P3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dessailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lafuma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goguel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04285918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614128" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct51615.2020.00075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892234" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36642-0_4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Qasim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665627v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2012.6180903" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469509" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2008.4476602" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Grosmaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Koeppel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>