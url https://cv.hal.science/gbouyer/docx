--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">192930310</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=q4uXZj4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">000000014015765X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -262,1746 +283,1746 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an augmented reality active video game for gait training in children with cerebral palsy following single-event multilevel surgery: protocol for a randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Payan-Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néjib Khouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (10), pp.e061580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-061580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual feedback in Augmented Reality to walk at predefined speed. Cross-sectional study including children with cerebral palsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30, pp.2322--2331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNSRE.2022.3198243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of Hololens Augmented Reality Head Mounted Display for Measuring Gait Parameters in Healthy Adults and Children With Cerebral Palsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (8), pp.2697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s21082697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring visual feedback modalities in augmented reality to control the walking speed of children with cerebral palsy. Experimental design protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Khouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81, pp.120--121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring visual feedback modalities in Augmented Reality to control the walking speed. Feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Khouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81, pp.122-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.07.095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of the head tracking measured by Microsoft Hololens during different walking conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (sup1), pp.S169--S171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a low-cost interactive system for motor self-rehabilitation after stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (02), pp.40-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/IJVR.2017.17.2.2890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un moteur de raisonnement sémantique pour des interactions 3D sensibles au contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (6), pp.705--736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/RIA.29.705-736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In virtuo molecular analysis systems: Survey and new trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Essabbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Systems Reference Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.51--77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-54816-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to design 3D interaction assistance in constraints-based virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Essabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (3), pp.219--234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10055-014-0247-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Essabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (2), pp.187--214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/tsi.31.187-214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docking de protéines en réalité virtuelle. Une approche hybride et multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Drif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (8), pp.983 - 1015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/tsi.28.983-1015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisensory VR interaction for protein-docking in the CoRSAIRe project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Picinali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (4), pp.273-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10055-009-0136-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeling what you hear: auditory signals can modulate tactile tap perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Drewing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 162 (2), pp.172-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-004-2128-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2011,1833 +2032,1833 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARRoW: Réalité Augmentée et Entraînement à la Marche pour la Rééducation Postopératoire des enfants atteints de Paralysie Cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbass Ballit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dessailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « La XR en mouvement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brightness Is More Efficient Than Delay To Induce Weight Perception In Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lafuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th International Conference on Auditory Display (ICAD 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Troy, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hand representation on a grasping task in augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lafuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Multimodal Interaction (ICMI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.364--372, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3577190.3614128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARRoW-CP: Virtual walking rehabilitation for children with cerebral palsy. Game design framework and Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RehabWeek Virtual 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an AR game for walking rehabilitation: Preliminary study of the impact of augmented feedback modalities on walking speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Symposium on Mixed and Augmented Reality Adjunct (ISMAR-Adjunct 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.264--268, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct51615.2020.00075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducing self-motion sensations in driving simulators using force-feedback and haptic motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VR 2017 - 19th IEEE Virtual Reality </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.84-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VR.2017.7892234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D interaction assistance in virtual reality: a semantic reasoning engine for context-awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the International Conference on Context-Aware Systems and Applications (ICCASA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Ho Chi Minh City, Vietnam. pp.30--40, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36642-0_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D interaction assistance in virtual reality: A semantic reasoning engine for context-awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2013) and International Conference on Information Visualization Theory and Applications (IVAPP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.349--358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Conceptual Graphs to embed expert knowledge in VR Interactions: Application to Structural Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Qasim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Férey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Joint Virtual Reality Conference – JVRC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Campus Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality (VR 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.103--104, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2012.6180903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Discrete Hidden Markov Models Recognition Module for Temporal Series: Application to Real-Time 3D Hand Gestures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Image Processing Theory, Tools and Applications (IPTA 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Istanbul, Turkey. pp.299--304, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2012.6469509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semantic Reasoning Engine for Context-Awareness: Detection and Enhancement of 3D Interaction Interests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th ACM Symposium on Virtual Reality Software and Technology (VRST2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Toronto, Canada. pp.201--202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Interaction Assistance Through Context-Awareness: A semantic reasoning engine for classic virtual environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications (GRAPP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Roma, Italy. pp.562--567, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VR.2012.6180903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de visualisation et d'interaction 3D pour la biologie moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Essabbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées de l'AFRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un module de reconnaissance de gestes continus en temps réel pour la réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journ ées de l'AFRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Orsay, France. pp.95--101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Needs Analysis to Design a 3D Multimodal Protein-Docking Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on 3D User Interfaces 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Reno, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/3DUI.2008.4476602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3847,154 +3868,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usability of a user-centered virtual reality system for upper limb motor rehabilitation in chronic stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Grosmaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Koeppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Congress of World Federation for Neurorehabilitation (WFNR 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4004,114 +4025,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendu multimodal en Réalité Virtuelle : Supervision des interactions au service de la tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00193064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4179,51 +4200,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B18956C"/>
+    <w:nsid w:val="BFF3C596"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4410,51 +4431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gbouyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2412-449X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11945548X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192930310" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000014015765X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bams" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan-Terral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Khouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03755092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3198243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082697" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Khouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.094" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714228" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2017.17.2.2890" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dennemont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.705-736" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Essabbah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54816-1_4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-014-0247-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.187-214" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V54ZL618-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.983-1015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0136-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O Ernst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Drewing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-2128-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H69G8P3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dessailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lafuma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goguel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04285918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614128" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct51615.2020.00075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892234" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36642-0_4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753890v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Qasim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665627v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2012.6180903" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469509" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2008.4476602" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Grosmaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Koeppel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gbouyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2412-449X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11945548X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192930310" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=q4uXZj4AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000014015765X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Guinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bams" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Payan-Terral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;jib Khouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-061580" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03755092v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3198243" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195582v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desailly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082697" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Khouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.07.095" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889394v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714228" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2017.17.2.2890" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dennemont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.705-736" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Essabbah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54816-1_4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-014-0247-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan H&#233;risson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.187-214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-V54ZL618-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753902v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F&#233;rey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.983-1015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picinali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-009-0136-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O Ernst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Drewing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-2128-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H69G8P3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05182278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Ballit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dessailly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lafuma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goguel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04285918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614128" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct51615.2020.00075" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524537v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chellali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762356v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36642-0_4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753890v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Qasim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665627v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2012.6180903" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2012.6469509" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DUI.2008.4476602" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194992v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Grosmaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Koeppel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00193064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>